--- v0 (2025-10-13)
+++ v1 (2026-10-14)
@@ -1,112 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5F7AB79D" w14:textId="423248F9" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="001B418C">
+    <w:p w14:paraId="5F7AB79D" w14:textId="2A3C0359" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="001B418C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Click here, type the title of your </w:t>
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:szCs w:val="34"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">paper, </w:t>
       </w:r>
-      <w:r w:rsidR="008344F8">
+      <w:r w:rsidR="003A0DA7">
         <w:rPr>
           <w:szCs w:val="34"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>capitalise</w:t>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0DA7" w:rsidRPr="00181448">
+        <w:rPr>
+          <w:szCs w:val="34"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>apitalise</w:t>
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:szCs w:val="34"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> first letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> only (not all words), Please type: do not copy &amp; paste</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E2E6F8" w14:textId="0DA37B83" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02">
+    <w:p w14:paraId="01E2E6F8" w14:textId="78F4B530" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:rStyle w:val="AuthorChar"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>First Author</w:t>
       </w:r>
@@ -164,321 +167,471 @@
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00290135">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Double Blind Review: Please do not type or edit anything here </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk210210772"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="0065773E" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00446D62">
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>except in the</w:t>
+      </w:r>
+      <w:r w:rsidR="00290135" w:rsidRPr="00994494">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00290135">
-        <w:rPr>
+      <w:r w:rsidR="00290135" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>final</w:t>
+      </w:r>
+      <w:r w:rsidR="00243A85" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00290135" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>camera</w:t>
+      </w:r>
+      <w:r w:rsidR="00243A85" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00290135" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>ready submissions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C35EE7" w14:textId="10BEBFC8" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00C52C71" w:rsidP="00317EE1">
+    <w:p w14:paraId="78C35EE7" w14:textId="63DA890D" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00C52C71" w:rsidP="00317EE1">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B84B02" w:rsidRPr="00181448">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">First affiliation, City and Country (Please do not type or edit anything here, </w:t>
       </w:r>
-      <w:r w:rsidR="00446D62" w:rsidRPr="00446D62">
-        <w:rPr>
+      <w:r w:rsidR="0065773E" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>until final camera-ready submissions</w:t>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">except in the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C79B1" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> final</w:t>
+      </w:r>
+      <w:r w:rsidR="00243A85" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C79B1" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>camera</w:t>
+      </w:r>
+      <w:r w:rsidR="00243A85" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="007C79B1" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ready submission</w:t>
       </w:r>
       <w:r w:rsidR="00B84B02" w:rsidRPr="00181448">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1CC791" w14:textId="619B3CE0" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00C52C71" w:rsidP="00317EE1">
+    <w:p w14:paraId="7A1CC791" w14:textId="3EDB8BA8" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00C52C71" w:rsidP="00317EE1">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B84B02" w:rsidRPr="00181448">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Second affiliation, City and Country (Please do not type or edit anything here, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00446D62" w:rsidRPr="00446D62">
+        <w:t>Second affiliation, City and Country (Please do not type or edit anything here,</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0EFF">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>until final camera-ready submissions</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0065773E" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>except in the</w:t>
+      </w:r>
+      <w:r w:rsidR="007C79B1" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> final</w:t>
+      </w:r>
+      <w:r w:rsidR="00243A85" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C79B1" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>camera</w:t>
+      </w:r>
+      <w:r w:rsidR="00243A85" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="007C79B1" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ready submission</w:t>
       </w:r>
       <w:r w:rsidR="00B84B02" w:rsidRPr="00181448">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D20FBFD" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00A960D3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="8504" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2856"/>
         <w:gridCol w:w="259"/>
         <w:gridCol w:w="5389"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A960D3" w:rsidRPr="00181448" w14:paraId="2EA4E5E3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="356FEB8F" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02">
             <w:pPr>
               <w:spacing w:before="120" w:after="60" w:line="200" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00181448">
               <w:t>ARTICLE INFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21AC8DD7" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00A960D3">
             <w:pPr>
               <w:spacing w:before="120" w:after="60" w:line="200" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73CA301E" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02">
             <w:pPr>
               <w:spacing w:before="120" w:after="60" w:line="200" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00181448">
               <w:t>ABSTRACT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A960D3" w:rsidRPr="00181448" w14:paraId="197DE57E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0713FA07" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181448">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Article history:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="246B99BD" w14:textId="26D70354" w:rsidR="00A960D3" w:rsidRPr="001B418C" w:rsidRDefault="00B84B02" w:rsidP="00317EE1">
+          <w:p w14:paraId="246B99BD" w14:textId="4400D53E" w:rsidR="00A960D3" w:rsidRPr="001B418C" w:rsidRDefault="00B84B02" w:rsidP="00317EE1">
             <w:pPr>
               <w:pStyle w:val="ArticleHistoryKeywords"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B418C">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Received </w:t>
             </w:r>
             <w:r w:rsidR="00181448" w:rsidRPr="001B418C">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r w:rsidRPr="001B418C">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00181448" w:rsidRPr="001B418C">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Month</w:t>
             </w:r>
             <w:r w:rsidRPr="001B418C">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
             <w:r w:rsidR="005A2DE0" w:rsidRPr="001B418C">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00446D62">
+            <w:r w:rsidR="0065773E">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EF5AE2B" w14:textId="2D9F9DAE" w:rsidR="00C52C71" w:rsidRPr="001B418C" w:rsidRDefault="00C52C71" w:rsidP="00285FC0">
+          <w:p w14:paraId="4EF5AE2B" w14:textId="26974748" w:rsidR="00C52C71" w:rsidRPr="001B418C" w:rsidRDefault="00C52C71" w:rsidP="00285FC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="874"/>
               </w:tabs>
               <w:spacing w:line="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B418C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Revised</w:t>
             </w:r>
             <w:r w:rsidR="00285FC0" w:rsidRPr="001B418C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
@@ -510,61 +663,61 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Month</w:t>
             </w:r>
             <w:r w:rsidRPr="001B418C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
             <w:r w:rsidR="005A2DE0" w:rsidRPr="001B418C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00446D62">
+            <w:r w:rsidR="0065773E">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42277E8A" w14:textId="0868E742" w:rsidR="00A960D3" w:rsidRPr="001B418C" w:rsidRDefault="00B84B02" w:rsidP="00285FC0">
+          <w:p w14:paraId="42277E8A" w14:textId="6610EDA4" w:rsidR="00A960D3" w:rsidRPr="001B418C" w:rsidRDefault="00B84B02" w:rsidP="00285FC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="874"/>
               </w:tabs>
               <w:spacing w:line="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B418C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Accepted</w:t>
             </w:r>
             <w:r w:rsidR="00843AB5" w:rsidRPr="001B418C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
@@ -596,218 +749,219 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>onth</w:t>
             </w:r>
             <w:r w:rsidRPr="001B418C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
             <w:r w:rsidR="005A2DE0" w:rsidRPr="001B418C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00446D62">
+            <w:r w:rsidR="0065773E">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BEBE0DF" w14:textId="3CEFCA26" w:rsidR="001C2AC9" w:rsidRPr="001B418C" w:rsidRDefault="001C2AC9" w:rsidP="00285FC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="874"/>
               </w:tabs>
               <w:spacing w:line="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B418C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Online first</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="002E4296" w14:textId="6FFD6D66" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00285FC0">
+          <w:p w14:paraId="002E4296" w14:textId="7CE6F45D" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00285FC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="874"/>
               </w:tabs>
               <w:spacing w:line="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B418C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Published</w:t>
             </w:r>
             <w:r w:rsidR="00843AB5" w:rsidRPr="001B418C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00290135" w:rsidRPr="001B418C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
-            <w:r w:rsidR="00446D62">
+            <w:r w:rsidR="007C79B1">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>March</w:t>
+              <w:t>March/September</w:t>
             </w:r>
             <w:r w:rsidRPr="001B418C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
-            <w:r w:rsidR="005A2DE0" w:rsidRPr="001B418C">
+            <w:r w:rsidR="005A2DE0" w:rsidRPr="0065773E">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00446D62">
+            <w:r w:rsidR="0065773E" w:rsidRPr="0065773E">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09BD2ECA" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00A960D3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39B8BB00" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00A960D3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5389" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EEAB904" w14:textId="0D0D7A35" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00317EE1">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:spacing w:line="221" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181448">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The abstract word count should not be more than </w:t>
             </w:r>
             <w:r w:rsidRPr="00181448">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>300 words</w:t>
             </w:r>
             <w:r w:rsidRPr="00181448">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. Please format your abstract using the ‘Abstract’ style in the </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00181448" w:rsidRPr="00181448">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>styles</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00181448">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallery.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DC8D10E" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00A960D3" w:rsidP="00317EE1">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:spacing w:line="221" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08D4F56A" w14:textId="577AAF96" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00317EE1">
             <w:pPr>
               <w:pStyle w:val="Abstract"/>
               <w:spacing w:line="221" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181448">
@@ -876,50 +1030,51 @@
               </w:rPr>
               <w:t>read the content of this guideline entirely</w:t>
             </w:r>
             <w:r w:rsidRPr="00181448">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. Failure to adhere to this guideline shall lead to manuscript rejection at the desk evaluation stage.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B369EFC" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00A960D3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A960D3" w:rsidRPr="00181448" w14:paraId="0A582F50" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0DD9D23E" w14:textId="04EF565A" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181448">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Keywords:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7863423A" w14:textId="2D979294" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00317EE1">
             <w:pPr>
@@ -1022,162 +1177,137 @@
               <w:spacing w:line="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66AFCD69" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181448">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DOI:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7643F2B7" w14:textId="2564F025" w:rsidR="00E316AC" w:rsidRPr="00E316AC" w:rsidRDefault="00E316AC" w:rsidP="00E316AC">
+          <w:p w14:paraId="7643F2B7" w14:textId="722F00C2" w:rsidR="00E316AC" w:rsidRPr="00E316AC" w:rsidRDefault="00E316AC" w:rsidP="00E316AC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B418C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>10.24191/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B418C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>jcrinn.v</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="004C03B0">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...26 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>10i1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11FC553D" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00A960D3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="185EAE26" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00A960D3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5389" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="034BB47F" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00A960D3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="741BD09D" w14:textId="0B8D51E2" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="001B418C" w:rsidP="00744F17">
+    <w:p w14:paraId="741BD09D" w14:textId="0B8D51E2" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="001B418C" w:rsidP="00181448">
       <w:pPr>
         <w:pStyle w:val="HeadingA"/>
       </w:pPr>
       <w:r>
         <w:t>TYPE</w:t>
       </w:r>
       <w:r w:rsidR="00B84B02" w:rsidRPr="00181448">
         <w:t xml:space="preserve"> your heading here (do not copy paste)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1F073B" w14:textId="480A4D60" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00181448">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingA"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The paragraphs continue from here and are only separated by headings, su</w:t>
       </w:r>
       <w:r w:rsidR="00343809" w:rsidRPr="00181448">
         <w:rPr>
@@ -1237,80 +1367,81 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6713DD" w14:textId="57133E01" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00C0380C">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingB"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Files should be in MS Word format only and should be formatted for direct printing. Figures and tables should be embedded and not supplied separately. Please make sure that you use as much as possible normal fonts in your documents. Special fonts, such as fonts used in the Far East (Japanese, Chinese, Korean, etc.) may cause problems during processing. To avoid unnecessary </w:t>
       </w:r>
       <w:r w:rsidR="00A051FA" w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>errors,</w:t>
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you are strongly advised to use the </w:t>
-[...6 lines deleted...]
-        <w:t>‘spellchecker’ function of MS Word.</w:t>
+        <w:t xml:space="preserve"> you are strongly advised to use the ‘spellchecker’ function of MS Word.</w:t>
       </w:r>
       <w:r w:rsidR="00A051FA" w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A051FA" w:rsidRPr="005A2DE0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A UK English language is set as default for the</w:t>
       </w:r>
       <w:r w:rsidR="00A051FA" w:rsidRPr="005A2DE0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
+      <w:r w:rsidR="00A051FA" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>entire manuscript. Kindly ensure the manuscript is well written with minimum language errors. Any poorly written manuscript will not be accepted at the initial screening stage.</w:t>
       </w:r>
       <w:r w:rsidR="00A051FA" w:rsidRPr="00181448">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Follow this order when typing manuscripts: Title, Authors, Affiliations, Abstract, Keywords, Main text (including figures and tables), Acknowledgements, References, Appendix. Collate acknowledgements in a separate section at the end of the article and do not include them on the title page, as a footnote to the title or otherwise. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7371B7B6" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00C0380C">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingB"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
@@ -1354,51 +1485,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0699B39B" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00DC1630">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingB"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensure that you return to the ‘Main Text’ style, the style that you will mainly be using for large blocks of text, when you have completed your </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC1630">
         <w:t>bulleted</w:t>
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> list. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518BF6BB" w14:textId="3B180378" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00C0380C">
+    <w:p w14:paraId="518BF6BB" w14:textId="5B612424" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00C0380C">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingB"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please do not alter the formatting and style layouts which have been set up in this template document. As indicated in the template, papers should be prepared in single column format. Do not number pages on the front, as page numbers will be added separately for the preprints. </w:t>
       </w:r>
       <w:r w:rsidR="00DC1630">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC1630" w:rsidRPr="005A2DE0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1427,74 +1558,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> by using the </w:t>
       </w:r>
       <w:r w:rsidR="00DC1630" w:rsidRPr="005A2DE0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>right styles (</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BCB" w:rsidRPr="005A2DE0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MAINTEXT)</w:t>
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. All the required style templates are provided in this document with the appropriate name supplied. </w:t>
-      </w:r>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> for complete guide on styles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01855155" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="008169B5">
       <w:pPr>
         <w:pStyle w:val="HeadingB"/>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:t>Tables</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="728DE4D8" w14:textId="449BCADA" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="009860FB">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingB"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>All tables should be numbered with Arabic numerals. Headings should be placed above tables, left justified</w:t>
       </w:r>
       <w:r w:rsidR="00045DF9">
         <w:rPr>
@@ -2085,1273 +2192,1021 @@
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181448">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58C67A72" w14:textId="51545BA1" w:rsidR="001C2AC9" w:rsidRPr="00181448" w:rsidRDefault="001C2AC9" w:rsidP="00A051FA">
+    <w:p w14:paraId="58C67A72" w14:textId="7C2205A1" w:rsidR="001C2AC9" w:rsidRPr="00994494" w:rsidRDefault="001C2AC9" w:rsidP="0065773E">
       <w:pPr>
         <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Source:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B006C7" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB003D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Park</w:t>
+      </w:r>
+      <w:r w:rsidR="00B006C7" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B006C7" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B006C7" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB003D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B006C7" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00B006C7" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0065773E" w:rsidRPr="00994494">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:t>Source:</w:t>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Compulsory</w:t>
+      </w:r>
+      <w:r w:rsidR="0065773E" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Please put </w:t>
+      </w:r>
+      <w:r w:rsidR="0042205B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="0065773E" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Authors’ work</w:t>
+      </w:r>
+      <w:r w:rsidR="0042205B" w:rsidRPr="0042205B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="0065773E" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if the Table is from the authors’ work</w:t>
+      </w:r>
+      <w:r w:rsidR="00B006C7" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542E91E7" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="008169B5">
+    <w:p w14:paraId="0BCCB37B" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="006D0EFF" w:rsidRDefault="00B84B02" w:rsidP="008169B5">
       <w:pPr>
         <w:pStyle w:val="HeadingB"/>
       </w:pPr>
-      <w:r w:rsidRPr="00181448">
-        <w:t>Construction of references</w:t>
+      <w:r w:rsidRPr="006D0EFF">
+        <w:t>Section headings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A0274F" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00D0397B">
-[...585 lines deleted...]
-    <w:p w14:paraId="51F00316" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="00181448" w:rsidRDefault="00446D62" w:rsidP="00446D62">
+    <w:p w14:paraId="470E2A48" w14:textId="2EB2EBAF" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00B25C5F">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingB"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2DE0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section headings (Level A) should be left justified, with all letter capitalised, bold, and numbered consecutively, starting with the INTRODUCTION. Sub-section headings should be in sentence case (Level B), bold, and numbered 1.1, 1.2, etc; and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A2DE0">
+        <w:t>Section headings</w:t>
+      </w:r>
+      <w:r w:rsidR="00045DF9" w:rsidRPr="005A2DE0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t>lower-case italic (Level C) letters</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Level A)</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2DE0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>; and left justified, with second and subsequent lines indented. You may need to insert a page break to keep a heading with its text</w:t>
+        <w:t xml:space="preserve"> should be left justified, with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA10B8" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>letter capitali</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA10B8" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA10B8" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, bold,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and numbered consecutively, starting with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA10B8" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>INTRODUCTION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sub-section headings should be in </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70480" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sentence case</w:t>
+      </w:r>
+      <w:r w:rsidR="00045DF9" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Level B), bold, and numbered 1.1, 1.2, etc; and </w:t>
+      </w:r>
+      <w:r w:rsidR="00045DF9" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>lower-case italic (Level C) letters</w:t>
+      </w:r>
+      <w:r w:rsidR="00045DF9" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA10B8" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>and left justified, with second</w:t>
+      </w:r>
+      <w:r w:rsidR="00343809" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and subsequent lines</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA10B8" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00343809" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>indented.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> You may need to insert a page break to keep a heading with its text</w:t>
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB3558E" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="00181448" w:rsidRDefault="00446D62" w:rsidP="00446D62">
+    <w:p w14:paraId="0578F9A1" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="008169B5">
       <w:pPr>
         <w:pStyle w:val="HeadingB"/>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:t>General guidelines for the preparation of your text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE61E60" w14:textId="77777777" w:rsidR="00446D62" w:rsidRDefault="00446D62" w:rsidP="00446D62">
+    <w:p w14:paraId="2B3B8591" w14:textId="599A8C58" w:rsidR="006D0EFF" w:rsidRDefault="00B84B02" w:rsidP="00BE5520">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingB"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Avoid hyphenation at the end of a line. Symbols denoting vectors and matrices should be indicated in bold type. Scalar variable names should normally be expressed using italics. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A2DE0">
+      <w:r w:rsidR="00DA10B8" w:rsidRPr="005A2DE0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Dimensions and units</w:t>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="005A2DE0">
+        <w:t>Dimension</w:t>
+      </w:r>
+      <w:r w:rsidR="00644655" w:rsidRPr="005A2DE0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Table 3 shows typical units of measure for this journal.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA10B8" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and units</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA10B8" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA10B8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of measure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s should be expressed in SI units. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA10B8" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidR="00045DF9" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA10B8" w:rsidRPr="005A2DE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shows typical units of measure for this journal.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA10B8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Please title your files in this order firstauthorname.docx.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="88"/>
         <w:tblW w:w="8732" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8732"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00446D62" w:rsidRPr="005A2DE0" w14:paraId="3C2236AC" w14:textId="77777777" w:rsidTr="00C57078">
+      <w:tr w:rsidR="00155B2C" w:rsidRPr="005A2DE0" w14:paraId="7C88778B" w14:textId="77777777" w:rsidTr="003F5BD7">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20281109" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+          <w:p w14:paraId="6878C773" w14:textId="1FADE04B" w:rsidR="00155B2C" w:rsidRPr="005A2DE0" w:rsidRDefault="00155B2C" w:rsidP="003F5BD7">
             <w:pPr>
               <w:pStyle w:val="Caption"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:yAlign="inline"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A2DE0">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table 3. Typical units of measure </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Table </w:t>
+            </w:r>
+            <w:r w:rsidR="00045DF9" w:rsidRPr="005A2DE0">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00593FBA" w:rsidRPr="005A2DE0">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A2DE0">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA10B8" w:rsidRPr="005A2DE0">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Typical </w:t>
+            </w:r>
+            <w:r w:rsidR="00F863D2" w:rsidRPr="005A2DE0">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">units of measure </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00446D62" w:rsidRPr="005A2DE0" w14:paraId="0B982620" w14:textId="77777777" w:rsidTr="00C57078">
+      <w:tr w:rsidR="00155B2C" w:rsidRPr="005A2DE0" w14:paraId="6B2BF711" w14:textId="77777777" w:rsidTr="003F5BD7">
         <w:trPr>
           <w:trHeight w:val="1874"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-142" w:tblpY="-146"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="8625" w:type="dxa"/>
               <w:tblBorders>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="929"/>
               <w:gridCol w:w="1047"/>
               <w:gridCol w:w="2536"/>
               <w:gridCol w:w="4113"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00446D62" w:rsidRPr="005A2DE0" w14:paraId="46447F9B" w14:textId="77777777" w:rsidTr="00C57078">
+            <w:tr w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w14:paraId="623862EA" w14:textId="77777777" w:rsidTr="00045DF9">
               <w:trPr>
                 <w:trHeight w:val="199"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="929" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="07984B5D" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="67C1BE86" w14:textId="77777777" w:rsidR="00F863D2" w:rsidRPr="005A2DE0" w:rsidRDefault="00F863D2" w:rsidP="003F5BD7">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:ind w:left="-8"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>Item</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1047" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="788FF151" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="0EB6F7BE" w14:textId="3F0F0F5B" w:rsidR="00F863D2" w:rsidRPr="005A2DE0" w:rsidRDefault="00644655" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
-                    <w:t>Dimensions/Parameter</w:t>
+                    <w:t>Dimensions/</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F863D2" w:rsidRPr="005A2DE0">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:highlight w:val="yellow"/>
+                    </w:rPr>
+                    <w:t>Parameter</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2536" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="4529BC04" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="0DFD8690" w14:textId="77777777" w:rsidR="00644655" w:rsidRPr="005A2DE0" w:rsidRDefault="00644655" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Units </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="6D1ECE93" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="1C4AFE6E" w14:textId="2B6CF4F1" w:rsidR="00F863D2" w:rsidRPr="005A2DE0" w:rsidRDefault="00F863D2" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Do’s and </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>don’t’s</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4113" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="51E7D789" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="040F839A" w14:textId="77777777" w:rsidR="00F863D2" w:rsidRPr="005A2DE0" w:rsidRDefault="00F863D2" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>Remark</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00446D62" w:rsidRPr="005A2DE0" w14:paraId="544855AF" w14:textId="77777777" w:rsidTr="00C57078">
+            <w:tr w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w14:paraId="42425D73" w14:textId="77777777" w:rsidTr="00045DF9">
               <w:trPr>
                 <w:trHeight w:val="376"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="929" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4CE0392C" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="28379F26" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>Units and symbols</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1047" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="50FE1AFC" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="78E13D1B" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>Temperature</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2536" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="3F5E12C2" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="73F23FDF" w14:textId="3ABA3DE7" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t xml:space="preserve">30 °C not 30 </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>o</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>C</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4113" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="170274D2" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="2F895303" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>Insert symbol degree sign instead of superscript ‘o’</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00446D62" w:rsidRPr="005A2DE0" w14:paraId="51A86337" w14:textId="77777777" w:rsidTr="00C57078">
+            <w:tr w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w14:paraId="15EA976B" w14:textId="77777777" w:rsidTr="00045DF9">
               <w:trPr>
                 <w:trHeight w:val="376"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="929" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="760BF9A8" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="21FFF2EE" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1047" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="44758F20" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="73174982" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2536" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="6D00AA72" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="5F6BF124" w14:textId="3671E627" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00593FBA">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>−</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
-                    <w:t>30 °</w:t>
-[...13 lines deleted...]
-                    <w:t xml:space="preserve"> -30 °C </w:t>
+                    <w:t xml:space="preserve">30 °C  not -30 °C </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4113" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="4D97BFDD" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="4B0EE817" w14:textId="2F1C255B" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Insert symbol minus sign instead of </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:i/>
                       <w:iCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>hyphen</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00446D62" w:rsidRPr="005A2DE0" w14:paraId="33B1DEEC" w14:textId="77777777" w:rsidTr="00C57078">
+            <w:tr w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w14:paraId="69D13CBD" w14:textId="77777777" w:rsidTr="00045DF9">
               <w:trPr>
                 <w:trHeight w:val="376"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="929" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="43F31E54" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="0707E9EF" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1047" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="60DF6530" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="55A6318B" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>Absorbance</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7539D91F" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="63C7726B" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>FTIR length</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2536" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="474B6FAD" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="63F1A868" w14:textId="1A6D4FF8" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="003F5BD7">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>1398 cm</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:position w:val="2"/>
                       <w:highlight w:val="yellow"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>−</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                       <w:vertAlign w:val="superscript"/>
@@ -3360,328 +3215,328 @@
                   </w:r>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>not 1398 cm</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>-1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4113" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="34080B9A" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="48D68C4D" w14:textId="50A58D46" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Insert symbol minus sign instead of </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:i/>
                       <w:iCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>hyphen</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00446D62" w:rsidRPr="005A2DE0" w14:paraId="0AAF6D66" w14:textId="77777777" w:rsidTr="00C57078">
+            <w:tr w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w14:paraId="15F01168" w14:textId="77777777" w:rsidTr="00045DF9">
               <w:trPr>
                 <w:trHeight w:val="371"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="929" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="49C1E49E" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="1B14058A" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1047" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="2E6C55EB" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="6A2541AB" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>Volume</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2536" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="0D28EE04" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="3255225A" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t xml:space="preserve">15 L not 15 </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:i/>
                       <w:iCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>l</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4113" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="763FDA87" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="07139963" w14:textId="53BDFDB0" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Use L instead of </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:i/>
                       <w:iCs/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>l</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00446D62" w:rsidRPr="005A2DE0" w14:paraId="6D3DB982" w14:textId="77777777" w:rsidTr="00C57078">
+            <w:tr w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w14:paraId="78A8D8CB" w14:textId="77777777" w:rsidTr="00045DF9">
               <w:trPr>
                 <w:trHeight w:val="371"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="929" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="07049B61" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="775E2C06" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1047" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="56C989FD" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="72CBEB12" w14:textId="60154817" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>Weight</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2536" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="0CBFA021" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="14060C59" w14:textId="6066CAB1" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>150 g not 150g</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4113" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="2E6ED713" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="47148115" w14:textId="66140E2D" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>Always insert space after number for a unit of measure</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00446D62" w:rsidRPr="005A2DE0" w14:paraId="0A3ACF0F" w14:textId="77777777" w:rsidTr="00C57078">
+            <w:tr w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w14:paraId="3B34DE38" w14:textId="77777777" w:rsidTr="00045DF9">
               <w:trPr>
                 <w:trHeight w:val="371"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="929" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="7402A69C" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="6D3699D8" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1047" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="24BEAE94" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="62B8DAB8" w14:textId="07803DBF" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>Scientific number</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2536" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="423C19A4" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="68ABAA5F" w14:textId="785E4F1F" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="003F5BD7">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t xml:space="preserve">1.3614 </w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:rFonts w:cs="Times New Roman"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>×</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> 10</w:t>
                   </w:r>
@@ -3712,555 +3567,635 @@
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                       <w:position w:val="2"/>
                       <w:highlight w:val="yellow"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>-</w:t>
                   </w:r>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4113" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="16B0730F" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+                <w:p w14:paraId="1CB3DD13" w14:textId="5C1287F3" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00F863D2">
                   <w:pPr>
                     <w:pStyle w:val="TableContent"/>
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005A2DE0">
                     <w:rPr>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>Insert multiplication symbol instead of using ‘x’</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0D26264E" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00C57078">
+          <w:p w14:paraId="5BBC8AF6" w14:textId="77777777" w:rsidR="00155B2C" w:rsidRPr="005A2DE0" w:rsidRDefault="00155B2C" w:rsidP="00155B2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66FB5E68" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="005A2DE0" w:rsidRDefault="00446D62" w:rsidP="00446D62">
+    <w:p w14:paraId="28F722C1" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="005A2DE0" w:rsidRDefault="003F5BD7" w:rsidP="00DA10B8">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingB"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5461B23E" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="00181448" w:rsidRDefault="00446D62" w:rsidP="00446D62">
+    <w:p w14:paraId="6B9F6140" w14:textId="2D3E0637" w:rsidR="00DA10B8" w:rsidRPr="00994494" w:rsidRDefault="00DA10B8" w:rsidP="0065773E">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingB"/>
         <w:ind w:firstLine="0"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Source: ACS Style Guide (2017)</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Source: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB003D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Steve and Park</w:t>
+      </w:r>
+      <w:r w:rsidR="0065773E" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB003D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="0065773E" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00B006C7" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0065773E" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Compulsory</w:t>
+      </w:r>
+      <w:r w:rsidR="0065773E" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Please put </w:t>
+      </w:r>
+      <w:r w:rsidR="0042205B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="0065773E" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Authors’ work</w:t>
+      </w:r>
+      <w:r w:rsidR="0042205B" w:rsidRPr="0042205B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="0065773E" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if the Table is from the authors’ work</w:t>
+      </w:r>
+      <w:r w:rsidR="00B006C7" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FFD508" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="00181448" w:rsidRDefault="00446D62" w:rsidP="00446D62">
+    <w:p w14:paraId="53DFC471" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="0065773E" w:rsidRDefault="00B84B02" w:rsidP="008169B5">
       <w:pPr>
         <w:pStyle w:val="HeadingB"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065773E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Footnotes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8006B5" w14:textId="680F6744" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00BE5520">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingB"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
-        <w:t>Footnotes</w:t>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Footnotes should be avoided if possible. Necessary footnotes should be denoted in the text by consecutive superscript letters. The footnotes should be typed single spaced, and in smaller type size (8pt), at the foot of the page in which they are mentioned</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2132">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>and separated from the main text by a short line exten</w:t>
+      </w:r>
+      <w:r w:rsidR="00343809" w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ding at the foot of the column.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The ‘footnote’ style is available in this template for the text of the footnote.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9C6BF2" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="00181448" w:rsidRDefault="00446D62" w:rsidP="00446D62">
-[...25 lines deleted...]
-    <w:p w14:paraId="6AE60D29" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="00181448" w:rsidRDefault="00446D62" w:rsidP="00446D62">
+    <w:p w14:paraId="00F8A448" w14:textId="77777777" w:rsidR="00317EE1" w:rsidRPr="00181448" w:rsidRDefault="00317EE1" w:rsidP="008169B5">
       <w:pPr>
         <w:pStyle w:val="HeadingB"/>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:t>Referencing and citation style</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1693CD9E" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="00181448" w:rsidRDefault="00446D62" w:rsidP="00446D62">
+    <w:p w14:paraId="1CF3B4C0" w14:textId="77777777" w:rsidR="007C79B1" w:rsidRDefault="007C79B1" w:rsidP="00317EE1">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingB"/>
         <w:rPr>
-          <w:color w:val="C00000"/>
-[...39 lines deleted...]
-          <w:color w:val="C00000"/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C79B1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The manuscript’s references and citations should be written using the IEEE style. Further references for IEEE in-text citation and references format please refer to </w:t>
+      </w:r>
+      <w:r w:rsidR="006D0EFF" w:rsidRPr="006D0EFF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://journals.ieeeauthorcenter.ieee.org/wp-content/uploads/sites/7/IEEE_Reference_Guide.pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0EFF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50905613" w14:textId="77777777" w:rsidR="00446D62" w:rsidRDefault="00446D62" w:rsidP="003F5BD7">
-[...143 lines deleted...]
-    <w:p w14:paraId="106A0C93" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="00181448" w:rsidRDefault="003F5BD7" w:rsidP="00744F17">
+    <w:p w14:paraId="106A0C93" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="00181448" w:rsidRDefault="003F5BD7" w:rsidP="003F5BD7">
       <w:pPr>
         <w:pStyle w:val="HeadingA"/>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:t>Author artwork</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7112FB" w14:textId="77777777" w:rsidR="003F5BD7" w:rsidRPr="00181448" w:rsidRDefault="003F5BD7" w:rsidP="003F5BD7">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingA"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>All figures should be numbered with Arabic numerals (</w:t>
-[...13 lines deleted...]
-        <w:t>n). All photographs, schemas, graphs and diagrams are to be referred to as figures. Line drawings should be good quality scans or true electronic output. Low-quality scans are not acceptable. Figures must be both embedded into the text and all images should met the minimum requirement of 500 x 500 pixels. Lettering and symbols should be clearly defined either in the caption or in a legend provided as part of the figure. Figures should be placed at the top or bottom of a page wherever possible, as close as possible to the first reference to them in the paper.</w:t>
+        <w:t>All figures should be numbered with Arabic numerals (1,2,...n). All photographs, schemas, graphs and diagrams are to be referred to as figures. Line drawings should be good quality scans or true electronic output. Low-quality scans are not acceptable. Figures must be both embedded into the text and all images should met the minimum requirement of 500 x 500 pixels. Lettering and symbols should be clearly defined either in the caption or in a legend provided as part of the figure. Figures should be placed at the top or bottom of a page wherever possible, as close as possible to the first reference to them in the paper.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF20E23" w14:textId="1FDB2755" w:rsidR="003F5BD7" w:rsidRPr="00181448" w:rsidRDefault="003F5BD7" w:rsidP="003F5BD7">
       <w:pPr>
         <w:pStyle w:val="HeadingB"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:t>Diagrams</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52AEA12D" w14:textId="44151E38" w:rsidR="003F5BD7" w:rsidRDefault="003F5BD7" w:rsidP="003F5BD7">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingB"/>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:t xml:space="preserve">Diagrams can be in the form of framework, process flow, chart, or any visual aids that are meant to support the written text. Any diagrams built using Microsoft Word or Microsoft Power Point’s Smart Art Graphic Tool needs to be embedded as editable or vector-based objects (instead of image objects). Diagrams attached using bitmap-based images (jpeg., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00181448">
         <w:t>png</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00181448">
         <w:t>., and other formats) need to be in high resolution (at least 300 pixels per inch).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B6C768" w14:textId="1DCF7EF7" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="009431CD" w:rsidP="009431CD">
+    <w:p w14:paraId="44B6C768" w14:textId="6D9FC453" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="009431CD" w:rsidP="009431CD">
       <w:pPr>
         <w:pStyle w:val="HeadingC"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00446D62">
+      <w:r w:rsidR="00243A85">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>.1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B84B02" w:rsidRPr="00181448">
         <w:t>Texts embedded in diagrams</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330CB228" w14:textId="2EAFA93B" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="003F5BD7">
+    <w:p w14:paraId="091B660D" w14:textId="1906F4B9" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="006D0EFF">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingB"/>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:t>The font used for labels or indicators inside the diagram needs to be formatted as Times New Roman with font size set a</w:t>
       </w:r>
       <w:r w:rsidR="00343809" w:rsidRPr="00181448">
         <w:t xml:space="preserve">t 9. It must not be bold, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00343809" w:rsidRPr="00181448">
         <w:t>italic</w:t>
       </w:r>
       <w:r w:rsidR="00644655">
         <w:t>ise</w:t>
       </w:r>
       <w:r w:rsidR="00343809" w:rsidRPr="00181448">
         <w:t>d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00181448">
         <w:t xml:space="preserve"> or underlined. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7B26B911" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="73F4FA9F">
           <v:group id="Canvas 24" o:spid="_x0000_s2050" editas="canvas" style="width:414.4pt;height:171.65pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="52628,21793">
             <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                 <v:f eqn="sum @0 1 0"/>
                 <v:f eqn="sum 0 0 @1"/>
                 <v:f eqn="prod @2 1 2"/>
                 <v:f eqn="prod @3 21600 pixelWidth"/>
                 <v:f eqn="prod @3 21600 pixelHeight"/>
                 <v:f eqn="sum @0 0 1"/>
                 <v:f eqn="prod @6 1 2"/>
                 <v:f eqn="prod @7 21600 pixelWidth"/>
                 <v:f eqn="sum @8 21600 0"/>
                 <v:f eqn="prod @7 21600 pixelHeight"/>
                 <v:f eqn="sum @10 21600 0"/>
               </v:formulas>
               <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
               <o:lock v:ext="edit" aspectratio="t"/>
             </v:shapetype>
             <v:shape id="_x0000_s2051" type="#_x0000_t75" style="position:absolute;width:52628;height:21793;visibility:visible;mso-wrap-style:square" filled="t">
               <v:fill o:detectmouseclick="t"/>
               <v:path o:connecttype="none"/>
             </v:shape>
             <v:shape id="Picture 25" o:spid="_x0000_s2052" type="#_x0000_t75" style="position:absolute;top:435;width:24802;height:21002;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBk6C5HwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvulGiSHQVEcXiRbT2/pp9ZoPZtyG7mrS/3i0Uehxm5htmue5sJZ7U+NKxgvEoAUGc&#10;O11yoeD6sR/OQfiArLFyTAq+ycN61e8tMdOu5TM9L6EQEcI+QwUmhDqT0ueGLPqRq4mjd3ONxRBl&#10;U0jdYBvhtpKTJJlJiyXHBYM1bQ3l98vDKmjT2ekrHDeY+s/y8XOuzWGXdkq9DbrNAkSgLvyH/9rv&#10;WsFkCr9f4g+QqxcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZOguR8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-              <v:imagedata r:id="rId17" o:title="" croptop="31520f" cropbottom="4911f" cropleft="1f" cropright="34174f"/>
+              <v:imagedata r:id="rId9" o:title="" croptop="31520f" cropbottom="4911f" cropleft="1f" cropright="34174f"/>
             </v:shape>
             <v:shape id="Picture 26" o:spid="_x0000_s2053" type="#_x0000_t75" style="position:absolute;left:26111;width:25535;height:20593;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1p5dExQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heUJvdtNii8ZuS1ELBb2YFvH4yL5m02bfhuxrk/57VxA8DjPzDbNYDb5RF+piHdjAZJyB&#10;Ii6DrbkysN9t7h9BRUG22AQmA1eKsFre3iwwt6HnT7oUUqkE4ZijASfS5lrH0pHHOA4tcfIOofMo&#10;SXaVth32Ce4bPc2yufZYc1pw2NKLo/JUnL0Bee8nT4e3b7+dfX3I63ldHN1Dbczoblg/gxIa5D/8&#10;195aA9M5/H5JP0AvfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA1p5dExQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-              <v:imagedata r:id="rId18" o:title=""/>
+              <v:imagedata r:id="rId10" o:title=""/>
             </v:shape>
             <w10:wrap type="none" anchorx="margin"/>
             <w10:anchorlock/>
           </v:group>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1796B1CC" w14:textId="29087AC6" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00BE5520">
       <w:pPr>
         <w:pStyle w:val="FigureCaption"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Fig. 1. (left) this figure is blurry, which is unacceptable; (right) this figure has a higher resolution. However, the labels are not formatted using Times New Roman font. (Font = 9; Click ‘</w:t>
       </w:r>
       <w:r w:rsidR="00825A50" w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Caption’ on the Styles Gallery)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09685576" w14:textId="581B0F5A" w:rsidR="00E24500" w:rsidRPr="00181448" w:rsidRDefault="00E24500" w:rsidP="00BE5520">
-[...10 lines deleted...]
-        <w:t>Source:</w:t>
+    <w:p w14:paraId="448CF6C1" w14:textId="2281CE6B" w:rsidR="00B006C7" w:rsidRPr="00994494" w:rsidRDefault="00B006C7" w:rsidP="00B006C7">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingB"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Source: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB003D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Park</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB003D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Compulsory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Please put </w:t>
+      </w:r>
+      <w:r w:rsidR="0042205B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="0042205B" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Authors’ work</w:t>
+      </w:r>
+      <w:r w:rsidR="0042205B" w:rsidRPr="0042205B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="0042205B" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>if the Table is from the authors’ work)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B2F92E3" w14:textId="2F2F7C9B" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="003E26CF" w:rsidP="00CE6FF7">
       <w:pPr>
         <w:pStyle w:val="FigureCaption"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5BAF5369" wp14:editId="084267DA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2856865</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>141605</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2580640" cy="1560830"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom distT="0" distB="0"/>
                 <wp:docPr id="15" name="Group 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2580640" cy="1560830"/>
                           <a:chOff x="4055680" y="2999585"/>
@@ -4733,64 +4668,64 @@
                             </a:prstGeom>
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                             <a:ln w="12700" cap="flat" cmpd="sng">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:prstDash val="solid"/>
                               <a:miter lim="8000"/>
                               <a:headEnd type="none" w="sm" len="sm"/>
                               <a:tailEnd type="none" w="sm" len="sm"/>
                             </a:ln>
                           </wps:spPr>
                           <wps:bodyPr/>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="5BAF5369" id="Group 15" o:spid="_x0000_s1027" style="position:absolute;margin-left:224.95pt;margin-top:11.15pt;width:203.2pt;height:122.9pt;z-index:251649024" coordorigin="40556,29995" coordsize="25806,15608" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5lGBcdgUAABUiAAAOAAAAZHJzL2Uyb0RvYy54bWzsWm1zozYQ/t6Z/gcN3xvzYjAwcW5uksu1&#10;Mze9THP9ATIIwxQQleTY+ffdlRDGSdyc07vkZoo/GASL2H129Wi14vzdrqnJHROy4u3S8c5ch7A2&#10;43nVrpfOn1+uf4kdIhVtc1rzli2deyaddxc//3S+7VLm85LXORMEOmlluu2WTqlUl85mMitZQ+UZ&#10;71gLNwsuGqqgKdazXNAt9N7UM991o9mWi7wTPGNSwtUrc9O50P0XBcvU56KQTJF66YBuSv8L/b/C&#10;/9nFOU3XgnZllfVq0Bdo0dCqhZcOXV1RRclGVI+6aqpMcMkLdZbxZsaLosqYtgGs8dwH1nwUfNNp&#10;W9bpdt0NMAG0D3B6cbfZ73cfRXfb3QhAYtutAQvdQlt2hWjwCFqSnYbsfoCM7RTJ4KIfxm40B2Qz&#10;uOeFkRsHPahZCcjjc3M3DKMYREDCT5IkjEMDe1Z+GPfih6NeoAEKzawSswPVhoZRGWy4EaTKQQGH&#10;tLSBMNPIEQ/7QOETrDyq7YHFT+hK08FiY+uAw4uthCEh916X/83rtyXtmA4miXj0iPkWsT9gqNB2&#10;XTPiG9S01BAYMpUQIydFxRMYDf6kaSek+sh4Q/Bk6Qh4vR5A9O6TVMb1VgTf2vLrqq7hOk3r9uAC&#10;9IlXIEKsjnimdqtdHxI6BmS64vk9GC277LqCV36iUt1QAYMdgmYLBLB05N8bKphD6t9awDrx5miB&#10;GjfEuLEaN2iblRx4JVPCIaZxqTTPGGXfbxQvKm0YqmeU6bUGJ2OYvoK3A+vta8EYkmpKdFiQ4CSf&#10;+4vINTEeu/MoxmdpaseH54eLyEvMWF64PjAECoxcn22M6/Ep625gztw4Hq6V9izbtfYUAwRJvNYk&#10;rhwC4ALUQOIr8/6OKnwOO8VTsgXPWlXKpRPGSeKBq0FNscHZ6vNfSGYo3vA79oXrB9UDogOt93fr&#10;9rFU360x0ArYY6e7G7QA/jtRXFOIDnDz5qzmkpl3oY0a1cFukBsjK3ld5Tho0DAp1qvLWpA7ChBe&#10;61/vlAOxujWwLdC9GY6JoqaAddZ0wK6yXWu8Dh456NnVv6d6xrF8RWVpNNA9GLc1lYIEoK6apRPD&#10;0+ZiyWj+oc2Juu+AzFvIHGCMggINDE4GeQacAAo0VbSqn5fTAB5niIHvTmWIOE4QJ8MQQexhwzBE&#10;f8cwRH/HMgTA+cPyw/wYP8wRb6QomDmenxNG/DD3fS8yzhoTRGIJwvcWwCEoAF6yCcc4jL87QWhV&#10;gCB6Tb41QRwYaInBHvcEobXABGmMhxWzx8fiE0G8AkEMk+NEEJAQmQT7YQKh0/UXEITnu37sa4QP&#10;U4iJIfg+I8EUYmKIHzeFGKbHiSGiYwyhs4CvZggvicIESglYNAiTOIDUXWd8NokIowRqDWaREQTz&#10;hau7f4scwmoCKUSvyLdOIQ7ss7mAPZqcwCoBaJ0mPSUQr5BADJPjRA8LSw+3StBqXSryXgi+JZe8&#10;bWGFzwVZjJYal21fl7Slnf0aoS9Ken4c+riYgMiHek0CnHDAE0EUQEXP8ISNdbvMsPWlvgQle40G&#10;Vbx/K0gdXwRPy2tkeRPquK7D1uuVuGBOMBnq0QDTEdJPRKcFWBJ6C+9RgHneFGBvUL95qwADrnkm&#10;wJIXM5gXuIvAbH3sV0MBJDdThP2PIsyDtPeZEAMRoNavJ7FoHke4m6FnSR8z54NZMtS1S9zCixOg&#10;OD0Fj3LpaaL8jnXot+Ix3Ax5Lsr6DVRd9j0yVRLBYfvOc7F4jwXwoq66X3FTDasXNkmL5hHSGobf&#10;IgojT6+XRwwHqz0oAus9ZB86wuCcwo+mr7EN8kT47Tfbdfamvz3QDum/k8CPG8ZtLbX/muPiHwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAHS4E97hAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01vgkAQ&#10;hu9N+h8206S3uoBKEFmMMW1Ppkm1SeNthRGI7CxhV8B/3+mpvc3Hk3eeyTaTacWAvWssKQhnAQik&#10;wpYNVQq+jm8vCQjnNZW6tYQK7uhgkz8+ZDot7UifOBx8JTiEXKoV1N53qZSuqNFoN7MdEu8utjfa&#10;c9tXsuz1yOGmlVEQxNLohvhCrTvc1VhcDzej4H3U43Yevg7762V3Px2XH9/7EJV6fpq2axAeJ/8H&#10;w68+q0POTmd7o9KJVsFisVoxqiCK5iAYSJYxF2cexEkIMs/k/xfyHwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQC5lGBcdgUAABUiAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQB0uBPe4QAAAAoBAAAPAAAAAAAAAAAAAAAAANAHAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA3ggAAAAA&#10;">
-[...1 lines deleted...]
-                  <v:rect id="Rectangle 2" o:spid="_x0000_s1029" style="position:absolute;width:25806;height:15608;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEg5R1wQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgXf6sYgUqOrqCi0PtXoB1yz12wwezdmV03/visU+jjMzBlmvuxsLR7U+sqxgtEwAUFc&#10;OF1xqeB03L1/gPABWWPtmBT8kIflovc2x0y7Jx/okYdSRAj7DBWYEJpMSl8YsuiHriGO3sW1FkOU&#10;bSl1i88It7VMk2QiLVYcFww2tDFUXPO7VfA9dpRuU7/OSzs13fm4/7rhRKlBv1vNQATqwn/4r/2p&#10;FaTwuhJvgFz8AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMSDlHXBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
+              <v:group w14:anchorId="5BAF5369" id="Group 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:224.95pt;margin-top:11.15pt;width:203.2pt;height:122.9pt;z-index:251649024" coordorigin="40556,29995" coordsize="25806,15608" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDY7EbGfAUAAA4iAAAOAAAAZHJzL2Uyb0RvYy54bWzsWt1yozYUvu9M30HDfWN+DAYmzs5Ostl2&#10;Zmc302wfQMbCMAVEJTl23r7nSAhwEjdxuuvstPaFQXAQ50+fPh1x/m5bV+SOCVnyZu54Z65DWJPx&#10;Zdms5s4fX69/iR0iFW2WtOINmzv3TDrvLn7+6XzTpsznBa+WTBDopJHppp07hVJtOpnIrGA1lWe8&#10;ZQ3czLmoqYKmWE2Wgm6g97qa+K4bTTZcLFvBMyYlXL0yN50L3X+es0x9yXPJFKnmDuim9L/Q/wv8&#10;n1yc03QlaFuUWacGfYUWNS0beGnf1RVVlKxF+airuswElzxXZxmvJzzPy4xpG8Aaz31gzUfB1622&#10;ZZVuVm3vJnDtAz+9utvs891H0d62NwI8sWlX4AvdQlu2uajxCFqSrXbZfe8ytlUkg4t+GLvRFDyb&#10;wT0vjNw46JyaFeB5fG7qhmEUgwhI+EmShHFo3J4VH8a9+OGoF2iAQhOrxGRHtb5hVAYbbgQpl6CA&#10;QxpaQ5ppzxEP+0DhA6zcq+2OxU/oStPeYmNr74dXWwlDQg5Rl/8u6rcFbZlOJon+6DzmW4/9DkOF&#10;NquKEd94TUv1iSFTCTlyUFY84aM+njRthVQfGa8JnswdAa/XA4jefZLKhN6K4Fsbfl1WFVynadXs&#10;XIA+8QpkiNURz9R2sdXBl+mCL+/BWtlm1yW86xOV6oYKGOWQLRsY+XNH/rWmgjmk+q0BJyfeFFVX&#10;44YYNxbjBm2yggOgZEo4xDQulQYYo+X7teJ5qS1CvYwynboQXczPI4Q5sGG+FowhmqZE5wMJDgq2&#10;P4tck9yxO41ifJamdmB4fjiLvMQM4pnrAzSgwCjm2drEHJ+ycQbIXJqIw7XCnmXbxp5iZiB6Vxq9&#10;lUPAueBqQO+FeX9LFT6HneIp2UBkrSrF3AnjJPEg1KCmWOM09eVPRDEUr/kd+8r1g+oBwoHWw92q&#10;eSzVdWsMtAL22Oruei0A+A4U19ihM9u8Oau4ZOZdaKP2am83yI09K3lVLnG0oGFSrBaXlSB3FFx4&#10;rX9dUHbEqsa4bYbhzXBM5BUFX2d1C7Aqm5X2184jOz27+vdUzziIr6gsjAa6BxO2ulQw81dlPXdi&#10;eNpcLBhdfmiWRN23gOINUAYYo6BADYOTAcGAE/ACTRUtq+fltAOfhIZutoC+hkH5coSI4wT9ZBAi&#10;iD1sGITo7hiE6O5YhAB3/rD4MN2HD1P0N/oIpoznJ4MRPkx934tMsMYAkViA8L0ZYAgKQJQs0xin&#10;8XcHCK0KAESnybcGiB0DLTDY4wAQWgtkRmN/WDF7fCx+AogjAETPhA6lEP89gABCZJj1QwKhefor&#10;AMLzXT/2Nf3YpRAnhOADI0EKcUKIH5dC9PT5hBDRPoTQLODFCOElUZhADQGrBWESB0DdgSMMEBFG&#10;CRQZzCIjCKYzV3f/FhzCagIUolPkW1OIHfssF7BHwwmsEuCtw6RPBOIIBKJnzyd4mFl4uFWClqtC&#10;kfdC8A255E0DK3wuyGy01LhsuoKkrekMa4SuGun5cejjYgIyH+o1CWDCDk4EUQClPIMTNtftMsMW&#10;lrrak+w06lXx/qkStX8RfFpeD4tpXNdh63glLpgTDEPdm2A6Q7qJ6LAES0Jv5j1KMM87Jdgb1G8M&#10;lh4/wQBrnkmw5NUI5gXuLDB7HgPVCYDcnDLsf5RhHtDeZ1IMRCDzXw5i0TSOcDdDz5I+MuedWTLU&#10;tUvcu4sTgDg9BY+49Gmi/I516LfCMdwMeS7Lup1TXfbdM1USwWHfznOxeI8F8Lwq219xUw1Xa5ak&#10;RdMIYQ3TbxaFkacJ8QjhYLUHRWC9eexDR5icp/Sj6TG2QZ5Iv2GXXbM3/dGBDkj3gQR+1TBua6nh&#10;M46LvwEAAP//AwBQSwMEFAAGAAgAAAAhAHS4E97hAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j01vgkAQhu9N+h8206S3uoBKEFmMMW1Ppkm1SeNthRGI7CxhV8B/3+mpvc3Hk3eeyTaTacWAvWss&#10;KQhnAQikwpYNVQq+jm8vCQjnNZW6tYQK7uhgkz8+ZDot7UifOBx8JTiEXKoV1N53qZSuqNFoN7Md&#10;Eu8utjfac9tXsuz1yOGmlVEQxNLohvhCrTvc1VhcDzej4H3U43Yevg7762V3Px2XH9/7EJV6fpq2&#10;axAeJ/8Hw68+q0POTmd7o9KJVsFisVoxqiCK5iAYSJYxF2cexEkIMs/k/xfyHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDY7EbGfAUAAA4iAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQB0uBPe4QAAAAoBAAAPAAAAAAAAAAAAAAAAANYHAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA5AgAAAAA&#10;">
+                <v:group id="Group 1" o:spid="_x0000_s1027" style="position:absolute;left:40556;top:29995;width:25807;height:15609" coordsize="25806,15608" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBC4oUrwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WtMouUo0iouJBFlYF8TY0Y1tsJqWJbf33RhA8DY/3ObNFZ0rRUO0KywriYQSCOLW6&#10;4EzB6bj5noBwHlljaZkUPMjBYt77mmGibcv/1Bx8JkIIuwQV5N5XiZQuzcmgG9qKOHBXWxv0AdaZ&#10;1DW2IdyUchRFv9JgwaEhx4pWOaW3w90o2LbYLsfxutnfrqvH5fjzd97HpNSg3y2nIDx1/iN+u3c6&#10;zIfXK68r508AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQuKFK8AAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                  <v:rect id="Rectangle 2" o:spid="_x0000_s1028" style="position:absolute;width:25806;height:15608;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEg5R1wQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgXf6sYgUqOrqCi0PtXoB1yz12wwezdmV03/visU+jjMzBlmvuxsLR7U+sqxgtEwAUFc&#10;OF1xqeB03L1/gPABWWPtmBT8kIflovc2x0y7Jx/okYdSRAj7DBWYEJpMSl8YsuiHriGO3sW1FkOU&#10;bSl1i88It7VMk2QiLVYcFww2tDFUXPO7VfA9dpRuU7/OSzs13fm4/7rhRKlBv1vNQATqwn/4r/2p&#10;FaTwuhJvgFz8AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMSDlHXBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" stroked="f">
                     <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                       <w:txbxContent>
                         <w:p w14:paraId="1C7076BD" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRDefault="00A960D3">
                           <w:pPr>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
-                  <v:shape id="Freeform: Shape 3" o:spid="_x0000_s1030" style="position:absolute;left:276;top:804;width:12576;height:7023;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1257619,589911" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmNAukwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPGFvmvqHVapRRBT24GFXBa/P5tkWm5eSpLX77TcLgsdhZn7DrDadqURLzpeWFYxHCQji&#10;zOqScwWX82G4AOEDssbKMin4JQ+bdb+3wlTbJ/9Qewq5iBD2KSooQqhTKX1WkEE/sjVx9O7WGQxR&#10;ulxqh88IN5WcJMmnNFhyXCiwpl1B2ePUGAXf5rCbNxwafduXVZu76/Y4uyr1Mei2SxCBuvAOv9pf&#10;WsEU/q/EGyDXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmNAukwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" adj="-11796480,,5400" path="m,l,589911r1257619,l1257619,,,xe" strokeweight="1pt">
+                  <v:shape id="Freeform: Shape 3" o:spid="_x0000_s1029" style="position:absolute;left:276;top:804;width:12576;height:7023;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1257619,589911" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmNAukwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPGFvmvqHVapRRBT24GFXBa/P5tkWm5eSpLX77TcLgsdhZn7DrDadqURLzpeWFYxHCQji&#10;zOqScwWX82G4AOEDssbKMin4JQ+bdb+3wlTbJ/9Qewq5iBD2KSooQqhTKX1WkEE/sjVx9O7WGQxR&#10;ulxqh88IN5WcJMmnNFhyXCiwpl1B2ePUGAXf5rCbNxwafduXVZu76/Y4uyr1Mei2SxCBuvAOv9pf&#10;WsEU/q/EGyDXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmNAukwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" adj="-11796480,,5400" path="m,l,589911r1257619,l1257619,,,xe" strokeweight="1pt">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
                     <v:formulas/>
                     <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,1257619,589911"/>
                     <v:textbox inset="7pt,3pt,7pt,3pt">
                       <w:txbxContent>
                         <w:p w14:paraId="79DF8F7D" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRDefault="00B84B02">
                           <w:pPr>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Socio-economic factors</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="1090B0A4" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRDefault="00B84B02">
                           <w:pPr>
                             <w:ind w:left="200"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
@@ -4810,159 +4745,159 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Financial status</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="21ED79EF" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRDefault="00B84B02">
                           <w:pPr>
                             <w:ind w:left="200"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Income adequacy</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
-                  <v:shape id="Freeform: Shape 4" o:spid="_x0000_s1031" style="position:absolute;left:276;top:8422;width:12579;height:2178;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1257919,217804" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUTBC3wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LiwIx&#10;EITvgv8htOBFNLMisoxGUfGxN/EB4q2ZtJPBSWd2EnX2328WhD0WVfUVNZ03thRPqn3hWMHHIAFB&#10;nDldcK7gfNr0P0H4gKyxdEwKfsjDfNZuTTHV7sUHeh5DLiKEfYoKTAhVKqXPDFn0A1cRR+/maosh&#10;yjqXusZXhNtSDpNkLC0WHBcMVrQylN2PD6vg0uhr7+G+d2G5r0bb/dq4c3JQqttpFhMQgZrwH363&#10;v7SCEfxdiTdAzn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFEwQt8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" adj="-11796480,,5400" path="m,l,217804r1257919,l1257919,,,xe" strokeweight="1pt">
+                  <v:shape id="Freeform: Shape 4" o:spid="_x0000_s1030" style="position:absolute;left:276;top:8422;width:12579;height:2178;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1257919,217804" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUTBC3wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LiwIx&#10;EITvgv8htOBFNLMisoxGUfGxN/EB4q2ZtJPBSWd2EnX2328WhD0WVfUVNZ03thRPqn3hWMHHIAFB&#10;nDldcK7gfNr0P0H4gKyxdEwKfsjDfNZuTTHV7sUHeh5DLiKEfYoKTAhVKqXPDFn0A1cRR+/maosh&#10;yjqXusZXhNtSDpNkLC0WHBcMVrQylN2PD6vg0uhr7+G+d2G5r0bb/dq4c3JQqttpFhMQgZrwH363&#10;v7SCEfxdiTdAzn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFEwQt8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" adj="-11796480,,5400" path="m,l,217804r1257919,l1257919,,,xe" strokeweight="1pt">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
                     <v:formulas/>
                     <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,1257919,217804"/>
                     <v:textbox inset="7pt,3pt,7pt,3pt">
                       <w:txbxContent>
                         <w:p w14:paraId="70635F3D" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRDefault="00B84B02">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Financial literacy</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
-                  <v:shape id="Freeform: Shape 5" o:spid="_x0000_s1032" style="position:absolute;left:276;top:12028;width:12579;height:2178;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1257919,217804" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB7ALUsxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oReim4srUjMRrT0302Mgnh7ZJ/ZYPZtml01/fauUOhxmJnfMNmit424UOdrxwom4wQE&#10;cel0zZWC3fZjNAPhA7LGxjEp+CUPi3zwkGGq3ZU3dClCJSKEfYoKTAhtKqUvDVn0Y9cSR+/oOosh&#10;yq6SusNrhNtGPifJVFqsOS4YbOnNUHkqzlbBvteHp7P7+QqrdfvyuX43bpdslHoc9ss5iEB9+A//&#10;tb+1gle4X4k3QOY3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHsAtSzEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" adj="-11796480,,5400" path="m,l,217804r1257919,l1257919,,,xe" strokeweight="1pt">
+                  <v:shape id="Freeform: Shape 5" o:spid="_x0000_s1031" style="position:absolute;left:276;top:12028;width:12579;height:2178;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1257919,217804" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB7ALUsxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oReim4srUjMRrT0302Mgnh7ZJ/ZYPZtml01/fauUOhxmJnfMNmit424UOdrxwom4wQE&#10;cel0zZWC3fZjNAPhA7LGxjEp+CUPi3zwkGGq3ZU3dClCJSKEfYoKTAhtKqUvDVn0Y9cSR+/oOosh&#10;yq6SusNrhNtGPifJVFqsOS4YbOnNUHkqzlbBvteHp7P7+QqrdfvyuX43bpdslHoc9ss5iEB9+A//&#10;tb+1gle4X4k3QOY3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHsAtSzEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" adj="-11796480,,5400" path="m,l,217804r1257919,l1257919,,,xe" strokeweight="1pt">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
                     <v:formulas/>
                     <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,1257919,217804"/>
                     <v:textbox inset="7pt,3pt,7pt,3pt">
                       <w:txbxContent>
                         <w:p w14:paraId="37616FA3" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRDefault="00B84B02">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Financial behaviour</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
-                  <v:shape id="Freeform: Shape 6" o:spid="_x0000_s1033" style="position:absolute;left:19659;top:5983;width:5696;height:3347;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="569608,334706" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/P+tXwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gpeRHdtQSRmI6UgluKlRtrrI/uaDc2+DdnVxP56t1DwOMzMN0y+HV0rLtSHxrOG5UKB&#10;IK68abjWcCp38zWIEJENtp5Jw5UCbIuHSY6Z8QN/0OUYa5EgHDLUYGPsMilDZclhWPiOOHnfvncY&#10;k+xraXocEty18kmplXTYcFqw2NGrperneHYa5OxZle9qfwi/nzwMM1lZ+7XWevo4vmxARBrjPfzf&#10;fjMaVvB3Jd0AWdwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfz/rV8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" adj="-11796480,,5400" path="m,l,334706r569608,l569608,,,xe" strokeweight="1pt">
+                  <v:shape id="Freeform: Shape 6" o:spid="_x0000_s1032" style="position:absolute;left:19659;top:5983;width:5696;height:3347;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="569608,334706" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/P+tXwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gpeRHdtQSRmI6UgluKlRtrrI/uaDc2+DdnVxP56t1DwOMzMN0y+HV0rLtSHxrOG5UKB&#10;IK68abjWcCp38zWIEJENtp5Jw5UCbIuHSY6Z8QN/0OUYa5EgHDLUYGPsMilDZclhWPiOOHnfvncY&#10;k+xraXocEty18kmplXTYcFqw2NGrperneHYa5OxZle9qfwi/nzwMM1lZ+7XWevo4vmxARBrjPfzf&#10;fjMaVvB3Jd0AWdwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfz/rV8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" adj="-11796480,,5400" path="m,l,334706r569608,l569608,,,xe" strokeweight="1pt">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
                     <v:formulas/>
                     <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" textboxrect="0,0,569608,334706"/>
                     <v:textbox inset="7pt,3pt,7pt,3pt">
                       <w:txbxContent>
                         <w:p w14:paraId="3A240D71" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRDefault="00B84B02">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Debt burden</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:shape>
                   <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                     <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                     <o:lock v:ext="edit" shapetype="t"/>
                   </v:shapetype>
-                  <v:shape id="Straight Arrow Connector 7" o:spid="_x0000_s1034" type="#_x0000_t32" style="position:absolute;left:12852;top:4259;width:3634;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBgEq1LxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3Qt9huIXumomBWomOIoKlLgqaxtblJXNN0mbuhMzUxLd3hILLw/n5OPPlYBpxps7VlhWMoxgE&#10;cWF1zaWC/HPzPAXhPLLGxjIpuJCD5eJhNMdU2573dM58KcIIuxQVVN63qZSuqMigi2xLHLyT7Qz6&#10;ILtS6g77MG4amcTxRBqsORAqbGldUfGb/ZkA2ban712iV3nygc3X4bgd/7y9KPX0OKxmIDwN/h7+&#10;b79rBa9wuxJugFxcAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGASrUvEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="t" strokeweight="1pt">
+                  <v:shape id="Straight Arrow Connector 7" o:spid="_x0000_s1033" type="#_x0000_t32" style="position:absolute;left:12852;top:4259;width:3634;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBgEq1LxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3Qt9huIXumomBWomOIoKlLgqaxtblJXNN0mbuhMzUxLd3hILLw/n5OPPlYBpxps7VlhWMoxgE&#10;cWF1zaWC/HPzPAXhPLLGxjIpuJCD5eJhNMdU2573dM58KcIIuxQVVN63qZSuqMigi2xLHLyT7Qz6&#10;ILtS6g77MG4amcTxRBqsORAqbGldUfGb/ZkA2ban712iV3nygc3X4bgd/7y9KPX0OKxmIDwN/h7+&#10;b79rBa9wuxJugFxcAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGASrUvEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="t" strokeweight="1pt">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
                   </v:shape>
-                  <v:shape id="Straight Arrow Connector 8" o:spid="_x0000_s1035" type="#_x0000_t32" style="position:absolute;left:12852;top:9517;width:3611;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARjTk5wQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFLzpxkCLRNcghZZ6EKy11eOQnTxsdjZkV03/fecg9PjxvZf54Fp1pT40ng3Mpgko4sLb&#10;hisDh8/XyRxUiMgWW89k4JcC5KuH0RIz62/8Qdd9rJSEcMjQQB1jl2kdipochqnviIUrfe8wCuwr&#10;bXu8SbhrdZokz9phw9JQY0cvNRU/+4uTkk1XHnepXR/SLbbfX6fN7Pz2ZMz4cVgvQEUa4r/47n63&#10;BmSrXJEboFd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABGNOTnBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="t" strokeweight="1pt">
+                  <v:shape id="Straight Arrow Connector 8" o:spid="_x0000_s1034" type="#_x0000_t32" style="position:absolute;left:12852;top:9517;width:3611;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARjTk5wQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFLzpxkCLRNcghZZ6EKy11eOQnTxsdjZkV03/fecg9PjxvZf54Fp1pT40ng3Mpgko4sLb&#10;hisDh8/XyRxUiMgWW89k4JcC5KuH0RIz62/8Qdd9rJSEcMjQQB1jl2kdipochqnviIUrfe8wCuwr&#10;bXu8SbhrdZokz9phw9JQY0cvNRU/+4uTkk1XHnepXR/SLbbfX6fN7Pz2ZMz4cVgvQEUa4r/47n63&#10;BmSrXJEboFd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABGNOTnBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="t" strokeweight="1pt">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
                   </v:shape>
-                  <v:shape id="Straight Arrow Connector 9" o:spid="_x0000_s1036" type="#_x0000_t32" style="position:absolute;left:12852;top:13073;width:3706;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB+wZyixAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3Qt9huIXumomBSo2OIoKlLgqaxtblJXNN0mbuhMzUxLd3hILLw/n5OPPlYBpxps7VlhWMoxgE&#10;cWF1zaWC/HPz/ArCeWSNjWVScCEHy8XDaI6ptj3v6Zz5UoQRdikqqLxvUyldUZFBF9mWOHgn2xn0&#10;QXal1B32Ydw0MonjiTRYcyBU2NK6ouI3+zMBsm1P37tEr/LkA5uvw3E7/nl7UerpcVjNQHga/D38&#10;337XCqZwuxJugFxcAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH7BnKLEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="t" strokeweight="1pt">
+                  <v:shape id="Straight Arrow Connector 9" o:spid="_x0000_s1035" type="#_x0000_t32" style="position:absolute;left:12852;top:13073;width:3706;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB+wZyixAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3Qt9huIXumomBSo2OIoKlLgqaxtblJXNN0mbuhMzUxLd3hILLw/n5OPPlYBpxps7VlhWMoxgE&#10;cWF1zaWC/HPz/ArCeWSNjWVScCEHy8XDaI6ptj3v6Zz5UoQRdikqqLxvUyldUZFBF9mWOHgn2xn0&#10;QXal1B32Ydw0MonjiTRYcyBU2NK6ouI3+zMBsm1P37tEr/LkA5uvw3E7/nl7UerpcVjNQHga/D38&#10;337XCqZwuxJugFxcAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH7BnKLEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="t" strokeweight="1pt">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
                   </v:shape>
-                  <v:shape id="Straight Arrow Connector 10" o:spid="_x0000_s1037" type="#_x0000_t32" style="position:absolute;left:16486;top:4226;width:51;height:8917;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkiydvxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#10;EIbvQv/DMgVvujHQItE1SKGlHgRrbfU4ZCcfNjsbsqum/75zEHqbYd6PZ5b54Fp1pT40ng3Mpgko&#10;4sLbhisDh8/XyRxUiMgWW89k4JcC5KuH0RIz62/8Qdd9rJSEcMjQQB1jl2kdipochqnviOVW+t5h&#10;lLWvtO3xJuGu1WmSPGuHDUtDjR291FT87C9OSjZdedyldn1It9h+f502s/PbkzHjx2G9ABVpiP/i&#10;u/vdCr7Qyy8ygF79AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACSLJ2/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="t" strokeweight="1pt">
+                  <v:shape id="Straight Arrow Connector 10" o:spid="_x0000_s1036" type="#_x0000_t32" style="position:absolute;left:16486;top:4226;width:51;height:8917;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkiydvxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#10;EIbvQv/DMgVvujHQItE1SKGlHgRrbfU4ZCcfNjsbsqum/75zEHqbYd6PZ5b54Fp1pT40ng3Mpgko&#10;4sLbhisDh8/XyRxUiMgWW89k4JcC5KuH0RIz62/8Qdd9rJSEcMjQQB1jl2kdipochqnviOVW+t5h&#10;lLWvtO3xJuGu1WmSPGuHDUtDjR291FT87C9OSjZdedyldn1It9h+f502s/PbkzHjx2G9ABVpiP/i&#10;u/vdCr7Qyy8ygF79AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACSLJ2/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="t" strokeweight="1pt">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
                   </v:shape>
-                  <v:shape id="Straight Arrow Connector 11" o:spid="_x0000_s1038" type="#_x0000_t32" style="position:absolute;left:16463;top:7656;width:3196;height:28;rotation:180;flip:x;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFRHTQwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L+x/CCN401cMi1SgqK+zixefB29CMTXebSUmyWv+9EQRv8/E9ZzpvbS2u5EPlWMFwkIEgLpyu&#10;uFRwPKz7YxAhImusHZOCOwWYzz46U8y1u/GOrvtYihTCIUcFJsYmlzIUhiyGgWuIE3dx3mJM0JdS&#10;e7ylcFvLUZZ9SosVpwaDDa0MFX/7f6vgtK1G0aw3uPpqTtvlxv9kv/VZqV63XUxARGrjW/xyf+s0&#10;fwjPX9IBcvYAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABUR00MAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="t" strokeweight="1pt">
+                  <v:shape id="Straight Arrow Connector 11" o:spid="_x0000_s1037" type="#_x0000_t32" style="position:absolute;left:16463;top:7656;width:3196;height:28;rotation:180;flip:x;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFRHTQwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L+x/CCN401cMi1SgqK+zixefB29CMTXebSUmyWv+9EQRv8/E9ZzpvbS2u5EPlWMFwkIEgLpyu&#10;uFRwPKz7YxAhImusHZOCOwWYzz46U8y1u/GOrvtYihTCIUcFJsYmlzIUhiyGgWuIE3dx3mJM0JdS&#10;e7ylcFvLUZZ9SosVpwaDDa0MFX/7f6vgtK1G0aw3uPpqTtvlxv9kv/VZqV63XUxARGrjW/xyf+s0&#10;fwjPX9IBcvYAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABUR00MAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="t" strokeweight="1pt">
                     <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" miterlimit="5243f" joinstyle="miter"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap type="topAndBottom"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:pict w14:anchorId="183F9E79">
           <v:group id="Canvas 35" o:spid="_x0000_s2054" editas="canvas" style="position:absolute;margin-left:8.15pt;margin-top:15.3pt;width:191.6pt;height:112.5pt;z-index:251670016;mso-position-horizontal-relative:margin;mso-position-vertical-relative:text;mso-width-relative:margin;mso-height-relative:margin" coordsize="24333,14287">
             <v:shape id="_x0000_s2056" type="#_x0000_t75" style="position:absolute;width:24333;height:14287;visibility:visible;mso-wrap-style:square" filled="t">
               <v:fill o:detectmouseclick="t"/>
               <v:path o:connecttype="none"/>
             </v:shape>
             <v:shape id="Picture 43" o:spid="_x0000_s2055" type="#_x0000_t75" style="position:absolute;top:1384;width:24333;height:12903;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARQhpDxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96aa2hBqzESkIPUiLNvT8zD6TaPZt2F1N+u+7gtDjMDPfMPlqNJ24kvOtZQXPswQE&#10;cWV1y7WC8nszfQPhA7LGzjIp+CUPq+JhkmOm7cA7uu5DLSKEfYYKmhD6TEpfNWTQz2xPHL2jdQZD&#10;lK6W2uEQ4aaT8yRJpcGW40KDPb03VJ33F6PAHLaf6W69OP+cStd9HYd0rreo1NPjuF6CCDSG//C9&#10;/aEVvL7A7Uv8AbL4AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABFCGkPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-              <v:imagedata r:id="rId19" o:title=""/>
+              <v:imagedata r:id="rId11" o:title=""/>
             </v:shape>
             <w10:wrap anchorx="margin"/>
           </v:group>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B22D5A6" w14:textId="363A32F6" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00CE6FF7">
       <w:pPr>
         <w:pStyle w:val="FigureCaption"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Fig. 2. (left) this framework is a non-editable diagram, appears blurry and hence, is unacceptable; </w:t>
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>(right) this framework is built using M</w:t>
@@ -4977,130 +4912,251 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Word illustration tools, has higher resolution and is acceptable. </w:t>
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>(Font = 9; Click ‘</w:t>
       </w:r>
       <w:r w:rsidR="00825A50" w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Caption’ on the Styles Gallery)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D0D28B" w14:textId="0F7BBF29" w:rsidR="00E24500" w:rsidRPr="00181448" w:rsidRDefault="00E24500" w:rsidP="00CE6FF7">
-[...1 lines deleted...]
-        <w:pStyle w:val="FigureCaption"/>
+    <w:p w14:paraId="6EE31B1C" w14:textId="582B29BA" w:rsidR="00B006C7" w:rsidRPr="00994494" w:rsidRDefault="00B006C7" w:rsidP="00B006C7">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingB"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Source: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB003D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bray </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB003D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Compulsory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Please put </w:t>
+      </w:r>
+      <w:r w:rsidR="0042205B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="0042205B" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Authors’ work</w:t>
+      </w:r>
+      <w:r w:rsidR="0042205B" w:rsidRPr="0042205B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="0042205B" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>if the Table is from the authors’ work)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4E1C5A" w14:textId="77777777" w:rsidR="00B006C7" w:rsidRDefault="00B006C7" w:rsidP="00CE6FF7">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingB"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E68B2A3" w14:textId="1993E893" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00CE6FF7">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingB"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Source:</w:t>
+        <w:t>Please use the ‘drawing canvas tool’ in M</w:t>
+      </w:r>
+      <w:r w:rsidR="0011060D" w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Word before inserting any images or diagrams into the document. When constructing a conceptual/theoretical framework, please use edit</w:t>
+      </w:r>
+      <w:r w:rsidR="0011060D" w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>able or vector-based diagrams. Draw diagrams using MS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Word’s Smart Art Graphic Tool (textboxes, labels, arrows, legends, etc.) rather than embedding non-editable image objects. Ensure that all the figures have a good resolution (minimum 300dpi) and are not fuzzy or blurry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E68B2A3" w14:textId="3A3F08CC" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00CE6FF7">
-[...37 lines deleted...]
-    <w:p w14:paraId="6E5986E8" w14:textId="625744EF" w:rsidR="00D34943" w:rsidRPr="00181448" w:rsidRDefault="00D34943" w:rsidP="00D34943">
+    <w:p w14:paraId="3379D718" w14:textId="15BAE0F3" w:rsidR="00243A85" w:rsidRPr="00181448" w:rsidRDefault="00243A85" w:rsidP="00243A85">
       <w:pPr>
         <w:pStyle w:val="HeadingB"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Captions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70523167" w14:textId="685A8190" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="003F5BD7">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingB"/>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:t>The figure number and caption should be typed below the illustration in 9pt and left justified. Artwork has no text along the side of it in the main body of the text. However, if two images fit next to each other, these may be placed next to each other to save space, see Fig</w:t>
       </w:r>
       <w:r w:rsidR="00450E07">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:t xml:space="preserve"> 1. They must be numbered consecutively, all figures, and all tables respectively.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177C6615" w14:textId="76223A30" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00744F17">
+    <w:p w14:paraId="177C6615" w14:textId="76223A30" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00181448">
       <w:pPr>
         <w:pStyle w:val="HeadingA"/>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:t>Equations and formulas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A64FE69" w14:textId="0973FC76" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00D04F0D">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingA"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Equations and formulae should be typed and numbered consecutively with Arabic numerals in parentheses on the </w:t>
       </w:r>
       <w:r w:rsidR="003F5BD7" w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>right-hand</w:t>
@@ -5159,412 +5215,531 @@
       </w:r>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(rather than .doc), and Compatibility Mode is turned off. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpYSpec="top"/>
         <w:tblW w:w="8504" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="549"/>
         <w:gridCol w:w="7267"/>
         <w:gridCol w:w="688"/>
       </w:tblGrid>
       <w:tr w:rsidR="00392BA9" w:rsidRPr="00181448" w14:paraId="2AF0566A" w14:textId="77777777" w:rsidTr="00392BA9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="549" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="025C0C4D" w14:textId="77777777" w:rsidR="00392BA9" w:rsidRPr="00181448" w:rsidRDefault="00392BA9" w:rsidP="00392BA9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="238"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2050A85D" w14:textId="77777777" w:rsidR="00392BA9" w:rsidRPr="00181448" w:rsidRDefault="00392BA9" w:rsidP="00392BA9">
             <w:pPr>
               <w:pStyle w:val="Equation"/>
             </w:pPr>
             <w:r w:rsidRPr="00181448">
               <w:t>Rt = K EP = 93.02 (± 9.62) – 13.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5157A8B7" w14:textId="77777777" w:rsidR="00392BA9" w:rsidRPr="00181448" w:rsidRDefault="00392BA9" w:rsidP="00392BA9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181448">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48AB1327" w14:textId="77777777" w:rsidR="001B418C" w:rsidRDefault="001B418C" w:rsidP="00744F17">
+    <w:p w14:paraId="44F943AE" w14:textId="668E570D" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="001B418C">
+      <w:pPr>
+        <w:pStyle w:val="HeadingA"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00181448">
+        <w:t>Acknowledgements</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5853" w:rsidRPr="00181448">
+        <w:t>/Funding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B84DA69" w14:textId="6DBBF904" w:rsidR="001B418C" w:rsidRPr="001B418C" w:rsidRDefault="001B418C" w:rsidP="00D04F0D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B006C7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(DOUBLE-BLIND reviewing. Leave the section as is. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B006C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Only include Acknowledgements text in the final</w:t>
+      </w:r>
+      <w:r w:rsidR="00243A85" w:rsidRPr="00B006C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> camera-ready </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B006C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>submission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B006C7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A644CD" w14:textId="7DAE872E" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00D04F0D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D632F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This section is compulsory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D632F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The following is an example of an acknowledgement statement: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F10B6FD" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00D04F0D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingB"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors would like to acknowledge the support of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Universiti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Teknologi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mara (UiTM), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Cawangan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Negeri Sembilan, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kampus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kuala </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Pilah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Faculty of Applied Sciences, Universiti Teknologi MARA, Shah Alam, Selangor, Malaysia for providing the facilities and financial support on this research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2623B9A2" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRDefault="00B84B02" w:rsidP="00181448">
+      <w:pPr>
+        <w:pStyle w:val="HeadingA"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00181448">
+        <w:t>Conflict of interest statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007202F7" w14:textId="6075CFD9" w:rsidR="001B418C" w:rsidRPr="001B418C" w:rsidRDefault="001B418C" w:rsidP="001B418C">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B006C7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(DOUBLE-BLIND reviewing. Leave the section as is. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B006C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only include CONFLICT OF INTERESTS text in </w:t>
+      </w:r>
+      <w:r w:rsidR="00243A85" w:rsidRPr="00B006C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>final camera-ready submission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B006C7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DB8201" w14:textId="77777777" w:rsidR="001B418C" w:rsidRPr="00181448" w:rsidRDefault="001B418C" w:rsidP="001B418C">
       <w:pPr>
         <w:pStyle w:val="HeadingA"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:sectPr w:rsidR="001B418C" w:rsidRPr="00181448" w:rsidSect="00FC7687">
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:pgSz w:w="10886" w:h="14854"/>
+          <w:pgMar w:top="754" w:right="1191" w:bottom="1418" w:left="1191" w:header="907" w:footer="1202" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D9357FF" w14:textId="77777777" w:rsidR="001B418C" w:rsidRDefault="001B418C" w:rsidP="00744F17">
-[...20 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="68171E1A" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00D04F0D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D632F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This section is compulsory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D632F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00181448">
-        <w:lastRenderedPageBreak/>
-[...141 lines deleted...]
-        <w:t>. The following is an example of a conflict-of-interest statement:</w:t>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The following is an example of a conflict-of-interest statement:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB086B5" w14:textId="6F1591DB" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00D04F0D">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingB"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The authors agree that this research was conducted in the absence of any self-benefits, commercial or financial conflicts and declare the absence of conflicting interests with the funders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DE9C40" w14:textId="77777777" w:rsidR="00706B94" w:rsidRPr="00181448" w:rsidRDefault="00706B94" w:rsidP="00744F17">
+    <w:p w14:paraId="52DE9C40" w14:textId="77777777" w:rsidR="00706B94" w:rsidRPr="00181448" w:rsidRDefault="00706B94" w:rsidP="00181448">
       <w:pPr>
         <w:pStyle w:val="HeadingA"/>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:t>Authors’ contributions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C03892E" w14:textId="77777777" w:rsidR="00446D62" w:rsidRDefault="00706B94" w:rsidP="00446D62">
-[...1 lines deleted...]
-        <w:pStyle w:val="MainTextHeadingA"/>
+    <w:p w14:paraId="612714E1" w14:textId="2A643708" w:rsidR="00E96C21" w:rsidRDefault="00706B94" w:rsidP="00E96C21">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:t xml:space="preserve">Each author contribution must be stated clearly reflecting each contribution to the body of the work and manuscript. Authors can refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId16">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00181448">
           <w:rPr>
             <w:color w:val="4472C4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>CRediT</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00181448">
-        <w:t xml:space="preserve"> (Contribution Roles Taxonomy) for the detailed information about individual contributions to the work.</w:t>
-[...55 lines deleted...]
-      <w:r w:rsidRPr="006A014D">
+        <w:t xml:space="preserve"> (Contribution Roles Taxonomy) for the detailed information about individual contributions to the work. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96C21" w:rsidRPr="006A014D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(Double Blind Review: Leave this section blank until final camera-ready submission)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A014D">
+      <w:r w:rsidR="00243A85">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389BE562" w14:textId="4EB5EFE3" w:rsidR="003F5BD7" w:rsidRPr="003F5BD7" w:rsidRDefault="003F5BD7" w:rsidP="00487B59">
+    <w:p w14:paraId="4F930762" w14:textId="1BFB5A58" w:rsidR="00A8426A" w:rsidRPr="00181448" w:rsidRDefault="00A8426A" w:rsidP="00A8426A">
       <w:pPr>
         <w:pStyle w:val="MainTextHeadingA"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243A85">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This section is compulsory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The following is an example of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>author’s contributions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181448">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> statement:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BFABC3" w14:textId="1E7D0A21" w:rsidR="00994494" w:rsidRDefault="003F5BD7" w:rsidP="00487B59">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF2132">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Anis Muneerah Shaiful Bahari</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5BD7">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F5BD7">
         <w:t>Conceptualisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F5BD7">
         <w:t xml:space="preserve">, methodology, formal analysis, investigation and writing-original draft; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F5BD7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nurhaswani</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F5BD7">
         <w:rPr>
           <w:b/>
@@ -5616,508 +5791,688 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Haslina</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00450E07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Misran</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5BD7">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F5BD7">
         <w:t>Conceptualisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F5BD7">
         <w:t>, supervision, writing- review and editing, and validation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CD10C5" w14:textId="4EF46350" w:rsidR="00E13ECC" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00744F17">
+    <w:p w14:paraId="29B12E39" w14:textId="15B00014" w:rsidR="00994494" w:rsidRPr="00A979DD" w:rsidRDefault="00994494" w:rsidP="00994494">
+      <w:pPr>
+        <w:pStyle w:val="HeadingA"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaration of generative </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the writing process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D470319" w14:textId="77777777" w:rsidR="00994494" w:rsidRPr="00A979DD" w:rsidRDefault="00994494" w:rsidP="00994494">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section is required if AI was used in the writing process. Authors must disclose the use of generative AI and AI-assisted technologies in the writing process by including a formal statement within their manuscript. In accordance with academic integrity standards, AI and AI-assisted technologies should not be listed as an author or co-author, nor should they be cited as an author, as authorship implies legal and ethical accountability that these tools cannot fulfil. The application of these technologies is strictly restricted to improving the readability and language quality of the work. Authors remain ultimately responsible and accountable for the original content, accuracy, and integrity of the entire manuscript. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The declaration shall be written as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784E8702" w14:textId="77777777" w:rsidR="00994494" w:rsidRPr="001D6715" w:rsidRDefault="00994494" w:rsidP="00994494">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingB"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D6715">
+        <w:t xml:space="preserve">During the preparation of this work, the author(s) used </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6715">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[NAME TOOL / SERVICE]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6715">
+        <w:t xml:space="preserve"> in order to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6715">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[REASON]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6715">
+        <w:t>. After using this tool/service, the author(s) reviewed and edited the content as needed and take(s) full responsibility for the content of the publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB97A8B" w14:textId="40BFD5FF" w:rsidR="00994494" w:rsidRDefault="00994494" w:rsidP="00487B59">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: If no AI assistance was used, this section is not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCACFF5" w14:textId="77777777" w:rsidR="00FB003D" w:rsidRPr="00A979DD" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="HeadingA"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>data availability/supplementary materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E98E82F" w14:textId="77777777" w:rsidR="00FB003D" w:rsidRPr="00A979DD" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>To foster research transparency and ensure the reproducibility of findings, authors are encouraged to provide all supplementary materials that support the primary research. This includes, but is not limited to, extensive datasets, original source code, high-resolution multimedia, or detailed experimental protocols. These materials should be hosted on reputable, permanent repositories and must be cited accordingly within the main text. It is the authors' responsibility to ensure that all supplementary files are accessible and provided in formats that facilitate ease of use for the scientific community. Furthermore, authors must include a dedicated "Supplementary Materials" section at the end of the manuscript containing a persistent link—ideally a Digital Object Identifier (DOI) or a stable URL—to ensure direct and permanent access to the hosted resources. Example of statement shall be as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B10286B" w14:textId="77777777" w:rsidR="00FB003D" w:rsidRPr="00A979DD" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Available upon request:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EB6670" w14:textId="77777777" w:rsidR="00FB003D" w:rsidRPr="00A979DD" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The datasets used and/or analysed during the current study are available from the corresponding author on reasonable request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C5C129" w14:textId="77777777" w:rsidR="00FB003D" w:rsidRPr="00A979DD" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Public Repository:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57902014" w14:textId="77777777" w:rsidR="00FB003D" w:rsidRPr="00A979DD" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The datasets generated during the current study are available in the [Name of Repository] repository, [Web Link/DOI] etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2B8578" w14:textId="77777777" w:rsidR="00FB003D" w:rsidRPr="00A979DD" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Data included in the article:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AC1D24" w14:textId="77777777" w:rsidR="00FB003D" w:rsidRPr="00A979DD" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>All data generated or analysed during this study are included in this published article [and its supplementary information files].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE6D209" w14:textId="77777777" w:rsidR="00FB003D" w:rsidRPr="00A979DD" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>No data/Theory-based:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E146296" w14:textId="77777777" w:rsidR="00FB003D" w:rsidRPr="00A979DD" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Data sharing is not applicable to this article as no new datasets were generated or analysed during the current study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACE0690" w14:textId="77777777" w:rsidR="00FB003D" w:rsidRPr="00A979DD" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="HeadingA"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ETHics statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDEA55D" w14:textId="0AF9E6CE" w:rsidR="00FB003D" w:rsidRPr="00A979DD" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB003D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Ethics Statement is a mandatory section for all manuscripts submitted to JCRINN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. It must be placed before the References. Authors must declare their adherence to ethical standards by selecting and adapting the most relevant statement(s) below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047AE616" w14:textId="77777777" w:rsidR="00FB003D" w:rsidRPr="00FB003D" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB003D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Universal statement if the study does not involve living subjects:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D992DC" w14:textId="77777777" w:rsidR="00FB003D" w:rsidRPr="00A979DD" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The authors declare that this research did not involve human or animal subjects. All experimental procedures were performed following the institutional Safety, Health, and Environmental (HSE) protocols of [Insert Institution Name].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE3FCF5" w14:textId="77777777" w:rsidR="00FB003D" w:rsidRPr="00FB003D" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB003D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For research requiring ethics committee approval, particularly involving </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB003D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>bio-engineering</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB003D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, toxicity studies or social surveys where human or animal subjects were involved, may use this statement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB003D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076C0060" w14:textId="77777777" w:rsidR="00FB003D" w:rsidRPr="00A979DD" w:rsidRDefault="00FB003D" w:rsidP="00FB003D">
+      <w:pPr>
+        <w:pStyle w:val="MainTextHeadingA"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A979DD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This study was reviewed and approved by the Institutional Ethics Committee of [Insert Institution Name] (Approval No: XXXX/202X). All procedures involving human participants/animal subjects were in fulfilment of the ethical standards of the 1964 Helsinki Declaration. Informed consent was obtained from all participants, and data anonymity was strictly maintained throughout the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CD10C5" w14:textId="4EF46350" w:rsidR="00E13ECC" w:rsidRPr="00181448" w:rsidRDefault="00B84B02" w:rsidP="00181448">
       <w:pPr>
         <w:pStyle w:val="HeadingA"/>
       </w:pPr>
       <w:r w:rsidRPr="00181448">
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666384ED" w14:textId="77777777" w:rsidR="00446D62" w:rsidRDefault="00446D62" w:rsidP="00825A50">
+    <w:p w14:paraId="13A9FA46" w14:textId="671DEAA0" w:rsidR="00243A85" w:rsidRPr="00243A85" w:rsidRDefault="00243A85" w:rsidP="00243A85">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243A85">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>References should be minimum of 20 references. References should be numbered in ascending order and cited within square brackets, e.g. [1], [3-5], in the main body of the text, following the IEEE citation format. Authors are advised to use citation software such as EndNote or Mendeley. References included at the end of the manuscript are to be in order that they appear in the main body or text. Please include DOI at the end of each reference. Examples are as follows:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="12EF657F" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="00181448" w:rsidRDefault="00446D62" w:rsidP="00825A50">
+    <w:p w14:paraId="63E13870" w14:textId="63DB55D1" w:rsidR="000A29CD" w:rsidRPr="000A29CD" w:rsidRDefault="000A29CD" w:rsidP="000A29CD">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
-        <w:rPr>
-[...33 lines deleted...]
-      </w:hyperlink>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">S. Park, F. Nah, D. DeWester, and B. Eschenbrenner, “Virtual World Affordances: Enhancing Brand Value,” Journal For Virtual Worlds Research, vol. 1, no. 2, pp. 1–18, 2008, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: 10.4101/jvwr.v1i2.350.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0515741C" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="00181448" w:rsidRDefault="00446D62" w:rsidP="00825A50">
+    <w:p w14:paraId="523F0EAE" w14:textId="4A6317CB" w:rsidR="000A29CD" w:rsidRPr="000A29CD" w:rsidRDefault="000A29CD" w:rsidP="000A29CD">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
-        <w:rPr>
-[...29 lines deleted...]
-        <w:t>https://www.astm.org</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">B. G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Papagiannakis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, G. Singh, and N. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Magnenat-thalmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, “A Survey of Mobile and Wireless Technologies for Augmented Reality Systems,” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Comput</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Animat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Virtual Worlds, vol. 19, pp. 3–22, 2008, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: 10.1002/cav.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231407C7" w14:textId="77777777" w:rsidR="00446D62" w:rsidRDefault="00446D62" w:rsidP="00825A50">
+    <w:p w14:paraId="58231BED" w14:textId="5694B304" w:rsidR="000A29CD" w:rsidRPr="000A29CD" w:rsidRDefault="000A29CD" w:rsidP="000A29CD">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
-        <w:rPr>
-[...29 lines deleted...]
-      </w:hyperlink>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[3]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A29CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>M. Billinghurst and R. Grasset, “Designing Augmented Reality Interfaces,” ACM SIGGRAPH Computer Graphics - Learning Through Computer-Generated Visualization, vol. 39, no. 1, pp. 17–22, 2005.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="527B1A35" w14:textId="77777777" w:rsidR="00446D62" w:rsidRPr="00181448" w:rsidRDefault="00446D62" w:rsidP="00825A50">
-[...330 lines deleted...]
-    <w:p w14:paraId="62EB2624" w14:textId="77777777" w:rsidR="00450E07" w:rsidRPr="00181448" w:rsidRDefault="00450E07" w:rsidP="00825A50">
+    <w:p w14:paraId="22CA98B9" w14:textId="77777777" w:rsidR="000A29CD" w:rsidRPr="00181448" w:rsidRDefault="000A29CD" w:rsidP="00243A85">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Style108"/>
         <w:tblW w:w="8504" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="6803"/>
       </w:tblGrid>
       <w:tr w:rsidR="00706B94" w:rsidRPr="00181448" w14:paraId="60777E5F" w14:textId="77777777" w:rsidTr="00D463FD">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6135,2447 +6490,171 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181448">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-MY"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6337F5C0" wp14:editId="74DBAE86">
                   <wp:extent cx="923925" cy="330200"/>
                   <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                   <wp:docPr id="18" name="image6.png" descr="A picture containing text, clipart&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="18" name="image6.png" descr="A picture containing text, clipart&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28"/>
+                          <a:blip r:embed="rId17"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="923925" cy="330200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C06805F" w14:textId="3D298FAC" w:rsidR="00706B94" w:rsidRPr="00181448" w:rsidRDefault="00706B94" w:rsidP="00D463FD">
+          <w:p w14:paraId="3C06805F" w14:textId="28D39003" w:rsidR="00706B94" w:rsidRPr="00181448" w:rsidRDefault="00706B94" w:rsidP="00D463FD">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="169" w:hanging="169"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181448">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>© 202</w:t>
             </w:r>
-            <w:r w:rsidR="00EF7B16">
+            <w:r w:rsidR="00B006C7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00181448">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the authors. Submitted for possible open access publication under the terms and conditions of the Creative Commons Attribution (CC BY) license (http://creativecommons.org/licenses/by/4.0/).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16D848C2" w14:textId="77777777" w:rsidR="00E13ECC" w:rsidRPr="00181448" w:rsidRDefault="00E13ECC">
-[...2275 lines deleted...]
-    <w:p w14:paraId="306B7252" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00A960D3" w:rsidP="001B418C">
+    <w:p w14:paraId="306B7252" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRPr="00181448" w:rsidRDefault="00A960D3" w:rsidP="00994494">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A960D3" w:rsidRPr="00181448">
-      <w:headerReference w:type="first" r:id="rId33"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="10886" w:h="14854"/>
       <w:pgMar w:top="754" w:right="1191" w:bottom="1418" w:left="1191" w:header="907" w:footer="1202" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EAF97D1" w14:textId="77777777" w:rsidR="009520B9" w:rsidRDefault="009520B9">
+    <w:p w14:paraId="48B5FD15" w14:textId="77777777" w:rsidR="00E6555A" w:rsidRDefault="00E6555A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C2F9C07" w14:textId="77777777" w:rsidR="009520B9" w:rsidRDefault="009520B9">
+    <w:p w14:paraId="0369ECCF" w14:textId="77777777" w:rsidR="00E6555A" w:rsidRDefault="00E6555A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -8623,276 +6702,233 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria Math">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56C2D172" w14:textId="1799C049" w:rsidR="00A960D3" w:rsidRDefault="00E316AC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7B9175B7" w14:textId="23B0BF97" w:rsidR="006D0EFF" w:rsidRDefault="006D0EFF" w:rsidP="006D0EFF">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10080"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00870716">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>https://doi.org/</w:t>
     </w:r>
     <w:r w:rsidRPr="00870716">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>10.24191/jcrinn.v</w:t>
     </w:r>
-    <w:r w:rsidR="00EE490A">
+    <w:r>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>10i1</w:t>
     </w:r>
-    <w:r w:rsidR="00B84B02">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00B84B02">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:tab/>
-      <w:t>©</w:t>
+      <w:t>©Authors, 202</w:t>
     </w:r>
-    <w:r w:rsidR="00E30CC5">
+    <w:r w:rsidR="00B006C7">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>Authors, 202</w:t>
-[...7 lines deleted...]
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E715854" w14:textId="2EC2A3D0" w:rsidR="00A960D3" w:rsidRDefault="00E316AC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5EE3D324" w14:textId="6739AB33" w:rsidR="006D0EFF" w:rsidRDefault="006D0EFF" w:rsidP="006D0EFF">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10080"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="right" w:pos="8505"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00870716">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>https://doi.org/</w:t>
     </w:r>
     <w:r w:rsidRPr="00870716">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>10.24191/jcrinn.v</w:t>
     </w:r>
-    <w:r w:rsidR="00733A88">
+    <w:r>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>10i1</w:t>
     </w:r>
-    <w:r w:rsidR="007E45F9">
-[...26 lines deleted...]
-    <w:r w:rsidR="00B84B02">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00B84B02">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:tab/>
-      <w:t>©</w:t>
+      <w:t>©Authors, 202</w:t>
     </w:r>
-    <w:r w:rsidR="00E24500">
+    <w:r w:rsidR="00B006C7">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>Authors, 202</w:t>
-[...7 lines deleted...]
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0017C203" w14:textId="77777777" w:rsidR="009520B9" w:rsidRDefault="009520B9">
+    <w:p w14:paraId="24BFCCD0" w14:textId="77777777" w:rsidR="00E6555A" w:rsidRDefault="00E6555A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DED26A9" w14:textId="77777777" w:rsidR="009520B9" w:rsidRDefault="009520B9">
+    <w:p w14:paraId="25E0F995" w14:textId="77777777" w:rsidR="00E6555A" w:rsidRDefault="00E6555A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1AF4017A" w14:textId="0A3EA5FC" w:rsidR="00A960D3" w:rsidRDefault="00A80C42">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="200" w:lineRule="auto"/>
         <w:ind w:firstLine="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -8940,996 +6976,623 @@
           <w:szCs w:val="16"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1">
         <w:r w:rsidRPr="00620A2F">
           <w:rPr>
             <w:color w:val="FF0000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:highlight w:val="cyan"/>
           </w:rPr>
           <w:t>donottypehere@email.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00620A2F">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E316AC" w:rsidRPr="00620A2F">
+      <w:r w:rsidR="00E316AC" w:rsidRPr="00994494">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:highlight w:val="cyan"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00604ABB" w:rsidRPr="00620A2F">
-        <w:rPr>
+      <w:r w:rsidR="00604ABB" w:rsidRPr="00994494">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:highlight w:val="cyan"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>Add the e-mail in the final camera-ready submission</w:t>
       </w:r>
-      <w:r w:rsidR="00E316AC" w:rsidRPr="00620A2F">
+      <w:r w:rsidR="00E316AC" w:rsidRPr="00994494">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:highlight w:val="cyan"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...83 lines deleted...]
-  <w:p w14:paraId="1C996078" w14:textId="1336A98D" w:rsidR="00A960D3" w:rsidRDefault="00B84B02" w:rsidP="008169B5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D997033" w14:textId="30EC9D72" w:rsidR="006D0EFF" w:rsidRDefault="006D0EFF" w:rsidP="006D0EFF">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4706"/>
         <w:tab w:val="right" w:pos="9356"/>
         <w:tab w:val="center" w:pos="4253"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:rPr>
         <w:i/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001C2AC9">
-[...1 lines deleted...]
-        <w:noProof/>
+    <w:r>
+      <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00E316AC" w:rsidRPr="00EA01FE">
+    <w:r w:rsidR="0065773E">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                              </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EA01FE">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>First Author et al. / Journal of Computing Research and Innovation (202</w:t>
     </w:r>
-    <w:r w:rsidR="00446D62">
+    <w:r w:rsidR="0065773E">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidR="00E316AC" w:rsidRPr="00EA01FE">
+    <w:r w:rsidRPr="00EA01FE">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">) Vol. </w:t>
     </w:r>
-    <w:r w:rsidR="00EE490A">
+    <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00446D62">
+    <w:r w:rsidR="0065773E">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00E316AC" w:rsidRPr="00EA01FE">
+    <w:r w:rsidRPr="00EA01FE">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">, No. </w:t>
     </w:r>
-    <w:r w:rsidR="00446D62">
+    <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-  </w:p>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a4"/>
       <w:tblW w:w="8291" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1843"/>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="1912"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A960D3" w14:paraId="1F56852D" w14:textId="77777777">
+    <w:tr w:rsidR="006D0EFF" w14:paraId="3398B138" w14:textId="77777777" w:rsidTr="00CD1BFF">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="955"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1843" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6F2FF159" w14:textId="212F969B" w:rsidR="00A960D3" w:rsidRPr="00343809" w:rsidRDefault="00BA0E5A" w:rsidP="00343809">
+        <w:p w14:paraId="78974964" w14:textId="77777777" w:rsidR="006D0EFF" w:rsidRPr="00343809" w:rsidRDefault="006D0EFF" w:rsidP="006D0EFF">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07F99D68" wp14:editId="2227A81A">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16602350" wp14:editId="01375FD3">
                 <wp:extent cx="1212506" cy="476250"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="50821829" name="Picture 50821829"/>
+                <wp:docPr id="50821829" name="Picture 50821829" descr="A blue and white text on a black background&#10;&#10;Description automatically generated"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="780600027" name="Picture 780600027"/>
+                        <pic:cNvPr id="50821829" name="Picture 50821829" descr="A blue and white text on a black background&#10;&#10;Description automatically generated"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect l="3413" r="3413"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1224214" cy="480849"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                           </a:ext>
                         </a:extLst>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
-          <w:r w:rsidR="00343809">
+          <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:br/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4536" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0D2203D3" w14:textId="77777777" w:rsidR="000E6774" w:rsidRDefault="000E6774" w:rsidP="000E6774">
+        <w:p w14:paraId="5EE7850D" w14:textId="77777777" w:rsidR="006D0EFF" w:rsidRDefault="006D0EFF" w:rsidP="006D0EFF">
           <w:pPr>
             <w:ind w:left="720" w:right="927"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Available online at </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1D4ACE1B" w14:textId="6CF962AF" w:rsidR="00A960D3" w:rsidRDefault="000E6774" w:rsidP="000E6774">
+        <w:p w14:paraId="72E82A26" w14:textId="77777777" w:rsidR="006D0EFF" w:rsidRDefault="006D0EFF" w:rsidP="006D0EFF">
           <w:pPr>
             <w:ind w:left="720" w:right="927"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EA01FE">
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>https://jcrinn.com/</w:t>
           </w:r>
           <w:r w:rsidRPr="00EA01FE">
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidRPr="00A3467D">
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>https://crinn.conferencehunter.com/</w:t>
           </w:r>
-          <w:r w:rsidR="00B84B02">
+          <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:br/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="59D1B581" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRDefault="00A960D3">
+        <w:p w14:paraId="4FA5D942" w14:textId="77777777" w:rsidR="006D0EFF" w:rsidRDefault="006D0EFF" w:rsidP="006D0EFF">
           <w:pPr>
             <w:ind w:left="720" w:right="927"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1912" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5D2CEB94" w14:textId="30805EA6" w:rsidR="00A960D3" w:rsidRDefault="000E6774">
+        <w:p w14:paraId="288C90B8" w14:textId="77777777" w:rsidR="006D0EFF" w:rsidRDefault="006D0EFF" w:rsidP="006D0EFF">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Journal of Computing Research and Innovation</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00A960D3" w14:paraId="325DAECB" w14:textId="77777777">
+    <w:tr w:rsidR="006D0EFF" w14:paraId="13300B1E" w14:textId="77777777" w:rsidTr="00CD1BFF">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1843" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="553FE537" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRDefault="00A960D3">
+        <w:p w14:paraId="03D38B09" w14:textId="77777777" w:rsidR="006D0EFF" w:rsidRDefault="006D0EFF" w:rsidP="006D0EFF">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:line="276" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4536" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0F494EF8" w14:textId="6D1A7C9F" w:rsidR="00A960D3" w:rsidRDefault="000E6774">
+        <w:p w14:paraId="65899C01" w14:textId="3724F84C" w:rsidR="006D0EFF" w:rsidRDefault="006D0EFF" w:rsidP="006D0EFF">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="5443"/>
             </w:tabs>
             <w:spacing w:after="20"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t xml:space="preserve">Journal of Computing Research and Innovation </w:t>
+            <w:t>Journal of Computing Research and Innovation 1</w:t>
           </w:r>
-          <w:r w:rsidR="004C03B0">
+          <w:r w:rsidR="0065773E">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>(</w:t>
+          </w:r>
+          <w:r w:rsidR="00243A85">
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>1</w:t>
-          </w:r>
-[...14 lines deleted...]
-            <w:t>(2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>) 202</w:t>
           </w:r>
-          <w:r w:rsidR="00446D62">
+          <w:r w:rsidR="0065773E">
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t>6</w:t>
+            <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1912" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0A67275C" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRDefault="00A960D3">
+        <w:p w14:paraId="6B32B3FE" w14:textId="77777777" w:rsidR="006D0EFF" w:rsidRDefault="006D0EFF" w:rsidP="006D0EFF">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00A960D3" w14:paraId="6A3A3C66" w14:textId="77777777">
+    <w:tr w:rsidR="006D0EFF" w14:paraId="3A958D72" w14:textId="77777777" w:rsidTr="00CD1BFF">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="126"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8291" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:tcBorders>
             <w:bottom w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="4F076854" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRDefault="00B84B02">
+        <w:p w14:paraId="35272A7B" w14:textId="77777777" w:rsidR="006D0EFF" w:rsidRDefault="006D0EFF" w:rsidP="006D0EFF">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="6804"/>
             </w:tabs>
             <w:spacing w:line="160" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="FFFFFF"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="FFFFFF"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>www.jeeir.com</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="572C05BF" w14:textId="77777777" w:rsidR="00A960D3" w:rsidRDefault="00A960D3">
+  <w:p w14:paraId="209BD5D4" w14:textId="0B272A88" w:rsidR="008169B5" w:rsidRPr="006D0EFF" w:rsidRDefault="008169B5" w:rsidP="006D0EFF">
     <w:pPr>
-      <w:pBdr>
-[...16 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...267 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01915534"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6A43A32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11393,51 +9056,51 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77194B6D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2B18880E"/>
+    <w:tmpl w:val="1E225CB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="HeadingA"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -11510,50 +9173,139 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CA46353"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CE5410CE"/>
+    <w:lvl w:ilvl="0" w:tplc="61D6EDCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2048967">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="787047835">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="891886258">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="326637114">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1553148545">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="581255163">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1196507591">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
@@ -11737,256 +9489,265 @@
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1462386138">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="848568553">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1875657003">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="193538035">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1862166022">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="772825349">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2146310558">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1145663722">
     <w:abstractNumId w:val="3"/>
   </w:num>
+  <w:num w:numId="22" w16cid:durableId="1916010541">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2057"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A960D3"/>
     <w:rsid w:val="000004C7"/>
     <w:rsid w:val="00044B4D"/>
     <w:rsid w:val="00045DF9"/>
+    <w:rsid w:val="000A29CD"/>
     <w:rsid w:val="000A30B8"/>
     <w:rsid w:val="000E6774"/>
     <w:rsid w:val="0011015F"/>
     <w:rsid w:val="0011060D"/>
     <w:rsid w:val="001169EB"/>
     <w:rsid w:val="00155B2C"/>
     <w:rsid w:val="00181448"/>
     <w:rsid w:val="001A11D1"/>
     <w:rsid w:val="001B418C"/>
     <w:rsid w:val="001C2AC9"/>
     <w:rsid w:val="001C5AD6"/>
     <w:rsid w:val="002246BC"/>
+    <w:rsid w:val="00243A85"/>
+    <w:rsid w:val="00267C84"/>
     <w:rsid w:val="00274478"/>
     <w:rsid w:val="00285FC0"/>
     <w:rsid w:val="00290135"/>
     <w:rsid w:val="002B4D92"/>
     <w:rsid w:val="00305FE3"/>
     <w:rsid w:val="00317EE1"/>
     <w:rsid w:val="00331282"/>
     <w:rsid w:val="00342D0B"/>
     <w:rsid w:val="00343809"/>
     <w:rsid w:val="00392BA9"/>
     <w:rsid w:val="003A0DA7"/>
     <w:rsid w:val="003E2659"/>
     <w:rsid w:val="003E26CF"/>
     <w:rsid w:val="003F5BD7"/>
-    <w:rsid w:val="00402344"/>
     <w:rsid w:val="0040475E"/>
-    <w:rsid w:val="00446D62"/>
+    <w:rsid w:val="0042205B"/>
     <w:rsid w:val="00450E07"/>
     <w:rsid w:val="00470F9C"/>
     <w:rsid w:val="00487B59"/>
     <w:rsid w:val="004B0B93"/>
     <w:rsid w:val="004B2538"/>
     <w:rsid w:val="004C03B0"/>
     <w:rsid w:val="004C56FE"/>
     <w:rsid w:val="004E189B"/>
     <w:rsid w:val="004E3E45"/>
     <w:rsid w:val="00531250"/>
-    <w:rsid w:val="00557708"/>
     <w:rsid w:val="0056780C"/>
     <w:rsid w:val="00571425"/>
     <w:rsid w:val="00583378"/>
     <w:rsid w:val="00593FBA"/>
     <w:rsid w:val="005943CC"/>
     <w:rsid w:val="005A2DE0"/>
     <w:rsid w:val="005C597F"/>
     <w:rsid w:val="005D4309"/>
     <w:rsid w:val="005F2DAF"/>
     <w:rsid w:val="00604ABB"/>
     <w:rsid w:val="00620A2F"/>
     <w:rsid w:val="006372B5"/>
     <w:rsid w:val="00644655"/>
+    <w:rsid w:val="0065773E"/>
     <w:rsid w:val="00693462"/>
     <w:rsid w:val="006A014D"/>
+    <w:rsid w:val="006D0EFF"/>
     <w:rsid w:val="0070225E"/>
     <w:rsid w:val="00706B94"/>
     <w:rsid w:val="00712B3D"/>
     <w:rsid w:val="00714BDA"/>
     <w:rsid w:val="00733501"/>
     <w:rsid w:val="00733A88"/>
-    <w:rsid w:val="00744F17"/>
     <w:rsid w:val="007451A7"/>
     <w:rsid w:val="007546DC"/>
-    <w:rsid w:val="007E45F9"/>
+    <w:rsid w:val="007C79B1"/>
     <w:rsid w:val="007E5D97"/>
     <w:rsid w:val="008050BE"/>
     <w:rsid w:val="008169B5"/>
     <w:rsid w:val="00825A50"/>
     <w:rsid w:val="00826D9E"/>
-    <w:rsid w:val="008344F8"/>
     <w:rsid w:val="00843AB5"/>
     <w:rsid w:val="00867255"/>
     <w:rsid w:val="008720FA"/>
     <w:rsid w:val="00872FEF"/>
     <w:rsid w:val="00882600"/>
     <w:rsid w:val="00894511"/>
     <w:rsid w:val="008C48C9"/>
     <w:rsid w:val="008C7CB2"/>
-    <w:rsid w:val="008E2683"/>
     <w:rsid w:val="00900300"/>
     <w:rsid w:val="009028D8"/>
     <w:rsid w:val="00907906"/>
     <w:rsid w:val="009431CD"/>
-    <w:rsid w:val="009520B9"/>
     <w:rsid w:val="009829B0"/>
     <w:rsid w:val="009860FB"/>
+    <w:rsid w:val="00994494"/>
     <w:rsid w:val="00A051FA"/>
     <w:rsid w:val="00A14AA4"/>
     <w:rsid w:val="00A70480"/>
     <w:rsid w:val="00A80C42"/>
+    <w:rsid w:val="00A8426A"/>
     <w:rsid w:val="00A960D3"/>
     <w:rsid w:val="00AC74C7"/>
     <w:rsid w:val="00AF252F"/>
     <w:rsid w:val="00AF4A7F"/>
+    <w:rsid w:val="00B006C7"/>
     <w:rsid w:val="00B05101"/>
     <w:rsid w:val="00B20251"/>
     <w:rsid w:val="00B25C5F"/>
     <w:rsid w:val="00B84B02"/>
     <w:rsid w:val="00B869F4"/>
     <w:rsid w:val="00BA0E5A"/>
     <w:rsid w:val="00BA0EBE"/>
     <w:rsid w:val="00BC7088"/>
     <w:rsid w:val="00BE5520"/>
     <w:rsid w:val="00BF1B4A"/>
     <w:rsid w:val="00BF37AA"/>
     <w:rsid w:val="00C0253F"/>
     <w:rsid w:val="00C0380C"/>
     <w:rsid w:val="00C52C71"/>
     <w:rsid w:val="00C6183E"/>
     <w:rsid w:val="00C7255C"/>
     <w:rsid w:val="00C72EB8"/>
     <w:rsid w:val="00C73994"/>
     <w:rsid w:val="00CA5853"/>
     <w:rsid w:val="00CB1DBF"/>
     <w:rsid w:val="00CE4121"/>
     <w:rsid w:val="00CE6FF7"/>
     <w:rsid w:val="00CE7717"/>
     <w:rsid w:val="00CF2132"/>
     <w:rsid w:val="00D0397B"/>
     <w:rsid w:val="00D04F0D"/>
-    <w:rsid w:val="00D34943"/>
     <w:rsid w:val="00D447DB"/>
+    <w:rsid w:val="00D632F1"/>
     <w:rsid w:val="00D820B5"/>
     <w:rsid w:val="00DA10B8"/>
     <w:rsid w:val="00DC1630"/>
     <w:rsid w:val="00E04596"/>
     <w:rsid w:val="00E13ECC"/>
     <w:rsid w:val="00E24500"/>
     <w:rsid w:val="00E30CC5"/>
     <w:rsid w:val="00E316AC"/>
     <w:rsid w:val="00E33EE3"/>
+    <w:rsid w:val="00E6555A"/>
     <w:rsid w:val="00E80D98"/>
     <w:rsid w:val="00E83885"/>
     <w:rsid w:val="00E86369"/>
     <w:rsid w:val="00E96C21"/>
     <w:rsid w:val="00EA3BCB"/>
     <w:rsid w:val="00EE490A"/>
-    <w:rsid w:val="00EF7B16"/>
+    <w:rsid w:val="00F03D76"/>
     <w:rsid w:val="00F863D2"/>
+    <w:rsid w:val="00FB003D"/>
+    <w:rsid w:val="00FC2CA3"/>
     <w:rsid w:val="00FC7687"/>
+    <w:rsid w:val="00FC7D93"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2057"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="27F7DF6C"/>
   <w15:docId w15:val="{725D7BBF-CDE5-4E5C-A583-B52662E93FF3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-MY" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13176,94 +10937,93 @@
     <w:rsid w:val="00B30D57"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004B2D1C"/>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="16"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadingA">
     <w:name w:val="Heading A"/>
     <w:basedOn w:val="Heading1"/>
     <w:link w:val="HeadingAChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00744F17"/>
+    <w:rsid w:val="00181448"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="426" w:hanging="426"/>
-      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadingB">
     <w:name w:val="Heading B"/>
     <w:basedOn w:val="Heading2"/>
     <w:link w:val="HeadingBChar"/>
     <w:qFormat/>
     <w:rsid w:val="008169B5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="426" w:hanging="426"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeadingAChar">
     <w:name w:val="Heading A Char"/>
     <w:link w:val="HeadingA"/>
-    <w:rsid w:val="00744F17"/>
+    <w:rsid w:val="00181448"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureCaption">
     <w:name w:val="Figure Caption"/>
     <w:basedOn w:val="Els-caption"/>
     <w:link w:val="FigureCaptionChar"/>
     <w:qFormat/>
     <w:rsid w:val="00BE5520"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Els-2ndorder-headChar">
     <w:name w:val="Els-2ndorder-head Char"/>
     <w:link w:val="Els-2ndorder-head"/>
     <w:rsid w:val="00B02751"/>
     <w:rPr>
       <w:i/>
@@ -14008,63 +11768,63 @@
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:firstLine="284"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MainbodytextChar">
     <w:name w:val="Main body text Char"/>
     <w:basedOn w:val="TextChar"/>
     <w:link w:val="Mainbodytext"/>
     <w:rsid w:val="003F5BD7"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2118/190340-MS" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apenergy.2009.08.032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0378-3820(03)00112-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraryguides.vu.edu.au/apa-referencing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://credit.niso.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/the-evidence-based-practice-manual-for-nurses/craig/978-0-7020-4193-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ir.uitm.edu.my/id/eprint/28308" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thestar.com.my/metro/metro-news/2021/04/15/putting-an-end-to-food-waste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apsusc.2022.155608" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://credit.niso.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:donottypehere@email.com" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14355,70 +12115,78 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjXmXIK0upENyq5V5FiNIGsuFhQDQ==">AMUW2mUIDbjJaQJli0NWbloEVx8mVSVJM1I4YY6RgalBnh9dVloJ0DyMVf6CnRoB4WYsq5r6RStUGEiiD2CbOeQMGOfTi+xD8tfPb8678pUsKtoEsWVJCJw=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7157069-9A04-4987-A22E-C9DFE1B0409C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>15477</Characters>
+  <Pages>7</Pages>
+  <Words>2488</Words>
+  <Characters>14184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>128</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>118</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18156</CharactersWithSpaces>
+  <CharactersWithSpaces>16639</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>7e4ec9e3-00d3-4e70-a5e8-1ef8b18adfe6</vt:lpwstr>
+  </property>
+</Properties>
+</file>